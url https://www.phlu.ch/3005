--- v0 (2025-10-07)
+++ v1 (2026-10-19)
@@ -15,51 +15,51 @@
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7C76041E" w14:textId="77777777" w:rsidR="000E5682" w:rsidRDefault="000E5682" w:rsidP="002C642F">
       <w:pPr>
         <w:pStyle w:val="Untertitelgross"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60197039" w14:textId="77777777" w:rsidR="000E5682" w:rsidRDefault="000E5682" w:rsidP="002C642F">
       <w:pPr>
         <w:pStyle w:val="Untertitelgross"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
@@ -83,358 +83,479 @@
           <w:b/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00436670">
         <w:rPr>
           <w:b/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Studieren mit Behinderung</w:t>
       </w:r>
       <w:r w:rsidR="00E304B4">
         <w:rPr>
           <w:b/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>/chronischer Krankheit</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F63F99E" w14:textId="10ECD5AB" w:rsidR="00F11690" w:rsidRPr="00C35904" w:rsidRDefault="0009722F" w:rsidP="00B137C0">
+    <w:p w14:paraId="5A3FF80E" w14:textId="72F0069F" w:rsidR="003E215B" w:rsidRDefault="00F71654" w:rsidP="003E215B">
       <w:pPr>
         <w:pStyle w:val="Untertitelgross"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
-      </w:pPr>
-      <w:r w:rsidRPr="00436670">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Antrag</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00436670" w:rsidRPr="00436670">
+      </w:pPr>
+      <w:r w:rsidRPr="71EDF6EF">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> auf </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00436670">
+        <w:t>Gesuch um</w:t>
+      </w:r>
+      <w:r w:rsidR="00436670" w:rsidRPr="71EDF6EF">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Nachteilsausgleich</w:t>
-[...2 lines deleted...]
-      <w:r w:rsidR="00656F62">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0009722F" w:rsidRPr="71EDF6EF">
         <w:rPr>
           <w:b/>
+          <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (Grundsatz)</w:t>
-[...3 lines deleted...]
-          <v:rect id="_x0000_i1025" style="width:484.7pt;height:1pt" o:hralign="center" o:hrstd="t" o:hrnoshade="t" o:hr="t" fillcolor="#a48752 [3207]" stroked="f"/>
+        <w:t>Nachteilsausgleich</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_Hlk159501583"/>
+      <w:r w:rsidR="00656F62" w:rsidRPr="71EDF6EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00711E25" w:rsidRPr="71EDF6EF">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>(NTA)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="58B395E9" w14:textId="08063FA5" w:rsidR="003E215B" w:rsidRPr="003E215B" w:rsidRDefault="003E215B" w:rsidP="003E215B">
+      <w:pPr>
+        <w:pStyle w:val="Untertitelgross"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003E215B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>Grundsatz</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F63F99E" w14:textId="4C8B49B0" w:rsidR="00F11690" w:rsidRPr="00C35904" w:rsidRDefault="008C2F66" w:rsidP="00B137C0">
+      <w:pPr>
+        <w:pStyle w:val="Untertitelgross"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:pict w14:anchorId="51C4BF8B">
+          <v:rect id="Horizontal Line 1" o:spid="_x0000_s2050" style="width:481.95pt;height:.6pt;visibility:visible;mso-left-percent:-10001;mso-top-percent:-10001;mso-position-horizontal:absolute;mso-position-horizontal-relative:char;mso-position-vertical:absolute;mso-position-vertical-relative:line;mso-left-percent:-10001;mso-top-percent:-10001" fillcolor="#a48752" stroked="f">
+            <o:lock v:ext="edit" aspectratio="t" verticies="t" text="t" shapetype="t"/>
+            <w10:wrap type="none"/>
+            <w10:anchorlock/>
+          </v:rect>
         </w:pict>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w14:paraId="496C08FA" w14:textId="3C7442A2" w:rsidR="00E67985" w:rsidRDefault="00E67985" w:rsidP="008C1671">
+    <w:p w14:paraId="496C08FA" w14:textId="33D08CB6" w:rsidR="00E67985" w:rsidRDefault="00E67985" w:rsidP="00900C05">
       <w:pPr>
         <w:spacing w:before="60" w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
         <w:t>Bitte lesen Sie zuerst d</w:t>
       </w:r>
       <w:r w:rsidR="00436670">
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
         <w:t>as</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00017A3E" w:rsidRPr="00017A3E">
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
         <w:t>«</w:t>
       </w:r>
-      <w:r w:rsidRPr="00017A3E">
+      <w:hyperlink r:id="rId11" w:anchor="!" w:history="1">
+        <w:r w:rsidRPr="001900E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Information</w:t>
+        </w:r>
+        <w:r w:rsidR="00436670" w:rsidRPr="001900E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>sblatt</w:t>
+        </w:r>
+        <w:r w:rsidR="004D3C6B" w:rsidRPr="001900E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>:</w:t>
+        </w:r>
+        <w:r w:rsidR="00436670" w:rsidRPr="001900E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve"> </w:t>
+        </w:r>
+        <w:r w:rsidR="00F71654" w:rsidRPr="001900E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">Gesuch </w:t>
+        </w:r>
+        <w:r w:rsidR="00436670" w:rsidRPr="001900E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t xml:space="preserve">und </w:t>
+        </w:r>
+        <w:r w:rsidRPr="001900E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>Gewährung eines Nachteilsausgleichs</w:t>
+        </w:r>
+        <w:r w:rsidR="00017A3E" w:rsidRPr="001900E2">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+          </w:rPr>
+          <w:t>»</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B57D6F">
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
-        <w:t>Information</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00436670" w:rsidRPr="00017A3E">
+        <w:t xml:space="preserve"> und</w:t>
+      </w:r>
+      <w:r w:rsidR="00C21DBD">
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
-        <w:t>sblatt</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004D3C6B" w:rsidRPr="00017A3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00436670" w:rsidRPr="00017A3E">
+        <w:t xml:space="preserve">füllen Sie </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3DE4">
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Antrag und </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00017A3E">
+        <w:t>d</w:t>
+      </w:r>
+      <w:r w:rsidR="00961178" w:rsidRPr="00CF3DE4">
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
-        <w:t>Gewährung eines Nachteilsausgleichs</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00017A3E" w:rsidRPr="00017A3E">
+        <w:t>as</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CF3DE4">
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
-        <w:t>»</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00017A3E">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654">
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
-        <w:t xml:space="preserve"> un</w:t>
+        <w:t xml:space="preserve">Gesuchsformular </w:t>
+      </w:r>
+      <w:r w:rsidR="004D0CC4">
+        <w:rPr>
+          <w:color w:val="0B0707"/>
+        </w:rPr>
+        <w:t>nach erfolgtem Informations-/Beratungsgespräch</w:t>
+      </w:r>
+      <w:r w:rsidR="0032645C">
+        <w:rPr>
+          <w:color w:val="0B0707"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mit der </w:t>
+      </w:r>
+      <w:r w:rsidR="00012946">
+        <w:rPr>
+          <w:color w:val="0B0707"/>
+        </w:rPr>
+        <w:t>Fachstelle</w:t>
+      </w:r>
+      <w:r w:rsidR="0032645C">
+        <w:rPr>
+          <w:color w:val="0B0707"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0045143C">
+        <w:rPr>
+          <w:color w:val="0B0707"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Diversität und </w:t>
+      </w:r>
+      <w:r w:rsidR="0032645C">
+        <w:rPr>
+          <w:color w:val="0B0707"/>
+        </w:rPr>
+        <w:t>Inklusives Studium</w:t>
+      </w:r>
+      <w:r w:rsidR="0045143C">
+        <w:rPr>
+          <w:color w:val="0B0707"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654">
+        <w:rPr>
+          <w:color w:val="0B0707"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Fachstelle </w:t>
+      </w:r>
+      <w:r w:rsidR="0045143C">
+        <w:rPr>
+          <w:color w:val="0B0707"/>
+        </w:rPr>
+        <w:t>DIS)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
-        <w:t xml:space="preserve">d füllen Sie </w:t>
-[...59 lines deleted...]
-        <w:t xml:space="preserve"> vollständig am Computer aus</w:t>
+        <w:t xml:space="preserve"> vollständig aus</w:t>
       </w:r>
       <w:r w:rsidR="00FE6705">
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00FE6705">
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
         <w:t>ielen Dank</w:t>
       </w:r>
       <w:r w:rsidR="00FE6705">
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
         <w:t>!</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26CE51C9" w14:textId="225A89F0" w:rsidR="00DA256B" w:rsidRDefault="00DA256B" w:rsidP="00B137C0">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="0B0707"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="521BF32E" w14:textId="091D5B91" w:rsidR="00F11690" w:rsidRPr="0046421F" w:rsidRDefault="00A8194F" w:rsidP="0046421F">
+    <w:p w14:paraId="521BF32E" w14:textId="504C8C86" w:rsidR="00F11690" w:rsidRPr="0046421F" w:rsidRDefault="00A8194F" w:rsidP="0046421F">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1903"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Personalien </w:t>
       </w:r>
       <w:r w:rsidR="0046421F" w:rsidRPr="0046421F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="007F5EA4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="0046421F" w:rsidRPr="0046421F">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="004C4A16">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654">
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t>ntrag</w:t>
+        <w:t>Gesuch</w:t>
       </w:r>
       <w:r w:rsidR="0046421F" w:rsidRPr="0046421F">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>steller</w:t>
       </w:r>
       <w:r w:rsidR="007F5EA4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
+      <w:r w:rsidR="00900C05">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r w:rsidR="00BC18F6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>/</w:t>
       </w:r>
+      <w:r w:rsidR="00900C05">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>de</w:t>
       </w:r>
       <w:r w:rsidR="007F5EA4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>r</w:t>
       </w:r>
+      <w:r w:rsidR="00F71654">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Gesuch</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
-        <w:t xml:space="preserve"> Antragsteller</w:t>
+        <w:t>steller</w:t>
       </w:r>
       <w:r w:rsidR="007F5EA4">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>in</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="97"/>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -916,217 +1037,315 @@
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="5D8505E3" w14:textId="75443ED4" w:rsidR="004C4A16" w:rsidRPr="00436670" w:rsidRDefault="004D11FC" w:rsidP="00D31DF8">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="004D11FC">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:vanish/>
                     <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">… </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1877" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="533FB05A" w14:textId="010D91F5" w:rsidR="004C4A16" w:rsidRPr="00436670" w:rsidRDefault="004C4A16" w:rsidP="00D31DF8">
+          <w:p w14:paraId="533FB05A" w14:textId="7BC08B61" w:rsidR="004C4A16" w:rsidRPr="00436670" w:rsidRDefault="004C4A16" w:rsidP="00D31DF8">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00436670">
-              <w:t>Mentor/-in</w:t>
+              <w:t>Mentor</w:t>
+            </w:r>
+            <w:r w:rsidR="00E757B0">
+              <w:t>*</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00436670">
+              <w:t>in</w:t>
             </w:r>
             <w:r w:rsidR="004D3C6B">
               <w:br/>
             </w:r>
             <w:r w:rsidR="004D3C6B" w:rsidRPr="00691BEE">
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>(falls bereits bekannt)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="953373421"/>
             <w:placeholder>
               <w:docPart w:val="D24E7DF254884C9CB3597CDFD8421FD1"/>
             </w:placeholder>
             <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2995" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="4D5D5332" w14:textId="4B247E32" w:rsidR="004C4A16" w:rsidRPr="00436670" w:rsidRDefault="004D11FC" w:rsidP="00D31DF8">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="004D11FC">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:vanish/>
                     <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">… </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
       <w:bookmarkEnd w:id="1"/>
     </w:tbl>
-    <w:p w14:paraId="34E123D2" w14:textId="77777777" w:rsidR="001367B1" w:rsidRPr="003C6641" w:rsidRDefault="001367B1" w:rsidP="00B137C0">
+    <w:p w14:paraId="34E123D2" w14:textId="77777777" w:rsidR="001367B1" w:rsidRDefault="001367B1" w:rsidP="00B137C0">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1903"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="29DA7CD6" w14:textId="77777777" w:rsidR="00353E2A" w:rsidRPr="00353E2A" w:rsidRDefault="00F05C5B" w:rsidP="00353E2A">
+    <w:p w14:paraId="7BBD1448" w14:textId="77777777" w:rsidR="00F463F0" w:rsidRPr="00F463F0" w:rsidRDefault="00F463F0" w:rsidP="00F463F0">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1903"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00F463F0">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>Beratungsgespräch</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="26E4DC1A" w14:textId="77777777" w:rsidR="00396CF8" w:rsidRDefault="00F463F0" w:rsidP="00B137C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1903"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
       <w:r>
-        <w:rPr>
-[...2 lines deleted...]
-        <w:t>Weshalb beantragen Sie einen Nachteilsausgleich?</w:t>
+        <w:t>Das Beratungsgespräch bei der Fachstelle Diversität und Inklusives Studium wurde durchgeführt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DF3F21D" w14:textId="47CCE9D0" w:rsidR="00353E2A" w:rsidRPr="009B03BF" w:rsidRDefault="009B03BF" w:rsidP="009B03BF">
-[...1 lines deleted...]
-        <w:pStyle w:val="Textkrper"/>
+    <w:p w14:paraId="569F016B" w14:textId="357D820D" w:rsidR="00F463F0" w:rsidRDefault="00F463F0" w:rsidP="00B137C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1903"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> ja. Datum: </w:t>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Segoe UI Symbol" w:hAnsi="Segoe UI Symbol" w:cs="Segoe UI Symbol"/>
+        </w:rPr>
+        <w:t>☐</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> nein</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="63A75C36" w14:textId="77777777" w:rsidR="00F463F0" w:rsidRDefault="00F463F0" w:rsidP="00B137C0">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1903"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="29DA7CD6" w14:textId="446944CB" w:rsidR="00353E2A" w:rsidRPr="00353E2A" w:rsidRDefault="00F05C5B" w:rsidP="00353E2A">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="23"/>
         </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1903"/>
+        </w:tabs>
+        <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="284" w:hanging="284"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Weshalb beantragen Sie einen </w:t>
+      </w:r>
+      <w:r w:rsidR="0053166D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>NTA</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t>?</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1BE3C067" w14:textId="77777777" w:rsidR="0069363B" w:rsidRDefault="0069363B" w:rsidP="0069363B">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:before="60" w:line="240" w:lineRule="atLeast"/>
-[...8 lines deleted...]
-      <w:r>
+        <w:ind w:left="1211"/>
         <w:rPr>
           <w:color w:val="0C0808"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>A</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CE0FCA">
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DF3F21D" w14:textId="43511516" w:rsidR="00353E2A" w:rsidRPr="0069363B" w:rsidRDefault="00F95D96" w:rsidP="0069363B">
+      <w:pPr>
+        <w:pStyle w:val="Textkrper"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="851"/>
+        </w:tabs>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="0C0808"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">ufgrund welcher </w:t>
-[...1 lines deleted...]
-      <w:r>
+      </w:pPr>
+      <w:r w:rsidRPr="0069363B">
         <w:rPr>
           <w:color w:val="0C0808"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t xml:space="preserve">Behinderung/chronischen Krankheit stellen </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00CE0FCA">
+        <w:t>Medizinische Diagnosen und Befunde aus Gutachten</w:t>
+      </w:r>
+      <w:r w:rsidR="00FF5905">
         <w:rPr>
           <w:color w:val="0C0808"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Sie einen Antrag auf Nachteilsausgleich</w:t>
-[...19 lines deleted...]
-        <w:t xml:space="preserve"> (Diagnose und ICD)</w:t>
+        <w:t xml:space="preserve"> (ICD)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
       <w:tr w:rsidR="00353E2A" w:rsidRPr="0079295F" w14:paraId="4741BFD8" w14:textId="77777777" w:rsidTr="00D31DF8">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
@@ -1144,2925 +1363,3086 @@
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
               <w:p w14:paraId="529C0A3E" w14:textId="07B575BD" w:rsidR="00353E2A" w:rsidRPr="0079295F" w:rsidRDefault="00000C50" w:rsidP="00D31DF8">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r w:rsidRPr="004D11FC">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:vanish/>
                     <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">… </w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="40699AB5" w14:textId="77777777" w:rsidR="00353E2A" w:rsidRPr="003C6641" w:rsidRDefault="00353E2A" w:rsidP="00353E2A">
+    <w:p w14:paraId="40699AB5" w14:textId="77777777" w:rsidR="00353E2A" w:rsidRDefault="00353E2A" w:rsidP="00353E2A">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="1211"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2E60F868" w14:textId="18B6C539" w:rsidR="00353E2A" w:rsidRPr="00DC1B1B" w:rsidRDefault="00E732C6" w:rsidP="008C1671">
+    <w:p w14:paraId="3AEED9A3" w14:textId="24732EC9" w:rsidR="00AC5EF6" w:rsidRPr="00DC1B1B" w:rsidRDefault="00AC5EF6" w:rsidP="00B31288">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="26"/>
+          <w:numId w:val="46"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
-        <w:spacing w:line="240" w:lineRule="atLeast"/>
-        <w:ind w:left="709" w:hanging="425"/>
+        <w:ind w:left="567"/>
         <w:rPr>
           <w:color w:val="0C0808"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A3673D">
+      <w:r w:rsidRPr="00AC5EF6">
         <w:rPr>
           <w:color w:val="0C0808"/>
           <w:spacing w:val="-1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
-        <w:t>Welche Hindernisse bzw. Nachteile ergeben sich für Sie aufgrund der Behinderung/chronischen Krankheit im Studium/bei Prüfungen/im Praktikum, die einen Nachteilsausgleich erforderlich machen?</w:t>
+        <w:t>Welche studienrelevanten Auswirkungen ergeben sich für Sie aus der Behinderung oder chronischen Krankheit? Welche Nachteile entstehen daraus</w:t>
+      </w:r>
+      <w:r w:rsidR="009A1A28">
+        <w:rPr>
+          <w:color w:val="0C0808"/>
+          <w:spacing w:val="-1"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="de-CH"/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
       <w:tr w:rsidR="00353E2A" w:rsidRPr="0079295F" w14:paraId="354D7A86" w14:textId="77777777" w:rsidTr="00D31DF8">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
-        <w:sdt>
-[...18 lines deleted...]
-              <w:p w14:paraId="592681C6" w14:textId="2EE76E0E" w:rsidR="00353E2A" w:rsidRPr="0079295F" w:rsidRDefault="00000C50" w:rsidP="00D31DF8">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="9747" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+            </w:tcBorders>
+            <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:id w:val="-737632304"/>
+              <w:placeholder>
+                <w:docPart w:val="85EDF53BBACF4C5F9B9DC714CDFA65E6"/>
+              </w:placeholder>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:p w14:paraId="38E75C53" w14:textId="6FC17B92" w:rsidR="00005DE4" w:rsidRDefault="008C2F66" w:rsidP="00005DE4">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r w:rsidRPr="004D11FC">
-[...6 lines deleted...]
-                  <w:t xml:space="preserve">… </w:t>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:id w:val="1332176871"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00005DE4" w:rsidRPr="00005DE4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="00005DE4" w:rsidRPr="00005DE4">
+                  <w:t xml:space="preserve"> Bei Leistungsnachweisen (z.</w:t>
+                </w:r>
+                <w:r w:rsidR="009B720B">
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="00005DE4" w:rsidRPr="00005DE4">
+                  <w:t>B. schriftliche oder mündliche Prüfungen</w:t>
                 </w:r>
               </w:p>
-            </w:tc>
-[...1 lines deleted...]
-        </w:sdt>
+              <w:p w14:paraId="501648D3" w14:textId="2D293F75" w:rsidR="00005DE4" w:rsidRDefault="00C64122" w:rsidP="00005DE4">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>…</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4E722E2A" w14:textId="45BC6203" w:rsidR="00005DE4" w:rsidRPr="00005DE4" w:rsidRDefault="008C2F66" w:rsidP="00005DE4">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:id w:val="-1411836501"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00005DE4" w:rsidRPr="00005DE4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="00005DE4" w:rsidRPr="00005DE4">
+                  <w:t xml:space="preserve"> In Modul</w:t>
+                </w:r>
+                <w:r w:rsidR="00005DE4">
+                  <w:t>veranstaltungen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="5D366195" w14:textId="57AEDDF5" w:rsidR="00005DE4" w:rsidRDefault="00C64122" w:rsidP="00005DE4">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>…</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0DFE0D42" w14:textId="77777777" w:rsidR="00005DE4" w:rsidRDefault="008C2F66" w:rsidP="00005DE4">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:id w:val="1746064389"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00005DE4" w:rsidRPr="00005DE4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="00005DE4" w:rsidRPr="00005DE4">
+                  <w:t xml:space="preserve"> Im Praktikum</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="68436C3B" w14:textId="7C993DE4" w:rsidR="00005DE4" w:rsidRDefault="00C64122" w:rsidP="00005DE4">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>…</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="530FD58A" w14:textId="318BF341" w:rsidR="00005DE4" w:rsidRDefault="008C2F66" w:rsidP="00005DE4">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:id w:val="859017056"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00005DE4" w:rsidRPr="00005DE4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="00005DE4" w:rsidRPr="00005DE4">
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="006D52A2">
+                  <w:t>W</w:t>
+                </w:r>
+                <w:r w:rsidR="00005DE4">
+                  <w:t>eiteres</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="66C7101A" w14:textId="63F65212" w:rsidR="00005DE4" w:rsidRPr="00005DE4" w:rsidRDefault="00C64122" w:rsidP="00005DE4">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>…</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="592681C6" w14:textId="1ECDA86F" w:rsidR="00353E2A" w:rsidRPr="0079295F" w:rsidRDefault="008C2F66" w:rsidP="00D31DF8">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+              </w:p>
+            </w:sdtContent>
+          </w:sdt>
+        </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="7862283D" w14:textId="77777777" w:rsidR="002C642F" w:rsidRPr="003C6641" w:rsidRDefault="002C642F" w:rsidP="003C6641">
+    <w:p w14:paraId="7862283D" w14:textId="5924BE77" w:rsidR="002C642F" w:rsidRDefault="002C642F" w:rsidP="003C6641">
       <w:pPr>
         <w:pStyle w:val="Textkrper"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="1211"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="28"/>
           <w:lang w:val="de-CH"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="20CDDA0E" w14:textId="77777777" w:rsidR="00FB4CE6" w:rsidRPr="00FB4CE6" w:rsidRDefault="00FB4CE6" w:rsidP="00FB4CE6">
+    <w:p w14:paraId="71ABB345" w14:textId="77777777" w:rsidR="00410FC5" w:rsidRDefault="00410FC5">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="20CDDA0E" w14:textId="6875F1C8" w:rsidR="00FB4CE6" w:rsidRDefault="009A0F28" w:rsidP="2516B065">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1903"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:b/>
-        </w:rPr>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00FB4CE6">
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="3F02F5D2">
         <w:rPr>
           <w:b/>
-        </w:rPr>
-        <w:t>Welche Anpassungen der Studien- und Prüfungsbedingungen könnten die beschriebenen Hindernisse überwinden bzw. die Nachteile ausgleichen?</w:t>
+          <w:bCs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Welche </w:t>
+      </w:r>
+      <w:r w:rsidR="0082196F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">nachteilsausgleichenden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="3F02F5D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Massnahmen </w:t>
+      </w:r>
+      <w:r w:rsidR="0082196F">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>schlagen Sie vor</w:t>
+      </w:r>
+      <w:r w:rsidR="00C1435E">
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:footnoteReference w:id="2"/>
+      </w:r>
+      <w:r w:rsidR="00FB4CE6" w:rsidRPr="3F02F5D2">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FB861E1" w14:textId="1D226CB7" w:rsidR="00F05C5B" w:rsidRPr="00235DE6" w:rsidRDefault="00F05C5B" w:rsidP="00235DE6">
-      <w:pPr>
+    <w:p w14:paraId="2C58C989" w14:textId="0E956C38" w:rsidR="007E6B31" w:rsidRPr="007A6F31" w:rsidRDefault="007E6B31" w:rsidP="007E6B31">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1903"/>
         </w:tabs>
         <w:spacing w:before="100" w:after="0" w:line="240" w:lineRule="auto"/>
-        <w:rPr>
-[...9 lines deleted...]
-        <w:t xml:space="preserve">Allgemeine Überlegungen </w:t>
+        <w:ind w:left="284"/>
+      </w:pPr>
+      <w:r w:rsidRPr="007A6F31">
+        <w:t>Vorschlag und Begründung</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F05C5B" w:rsidRPr="0079295F" w14:paraId="349CBE82" w14:textId="77777777" w:rsidTr="00D31DF8">
+      <w:tr w:rsidR="00FF5905" w:rsidRPr="0079295F" w14:paraId="422ABC90" w14:textId="77777777" w:rsidTr="003431AD">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:sdt>
           <w:sdtPr>
-            <w:id w:val="-1057930766"/>
+            <w:id w:val="2941244"/>
             <w:placeholder>
-              <w:docPart w:val="3C3CB9F1839E4F56AA51E20DB1918962"/>
+              <w:docPart w:val="1EF76057002C4119BA1E7A4DB6D0D71E"/>
             </w:placeholder>
-            <w:showingPlcHdr/>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="9747" w:type="dxa"/>
                 <w:tcBorders>
                   <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
                 </w:tcBorders>
                 <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
                 <w:vAlign w:val="center"/>
               </w:tcPr>
-              <w:p w14:paraId="2F8FA43F" w14:textId="11EC3067" w:rsidR="00F05C5B" w:rsidRPr="0079295F" w:rsidRDefault="00000C50" w:rsidP="00D31DF8">
+              <w:p w14:paraId="4955AAD6" w14:textId="77777777" w:rsidR="00FF5905" w:rsidRDefault="008C2F66" w:rsidP="003431AD">
                 <w:pPr>
                   <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
                 </w:pPr>
-                <w:r w:rsidRPr="004D11FC">
-[...6 lines deleted...]
-                  <w:t xml:space="preserve">… </w:t>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:id w:val="835573618"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00FF5905" w:rsidRPr="00005DE4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="00FF5905" w:rsidRPr="00005DE4">
+                  <w:t xml:space="preserve"> Bei Leistungsnachweisen (z.B. schriftliche oder mündliche Prüfungen</w:t>
                 </w:r>
+              </w:p>
+              <w:p w14:paraId="7687BFA3" w14:textId="480A9586" w:rsidR="00FF5905" w:rsidRDefault="009F0DF7" w:rsidP="003431AD">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>…</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="50CFBFA2" w14:textId="77777777" w:rsidR="00FF5905" w:rsidRPr="00005DE4" w:rsidRDefault="008C2F66" w:rsidP="003431AD">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:id w:val="-1824195276"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00FF5905" w:rsidRPr="00005DE4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="00FF5905" w:rsidRPr="00005DE4">
+                  <w:t xml:space="preserve"> In Modul</w:t>
+                </w:r>
+                <w:r w:rsidR="00FF5905">
+                  <w:t>veranstaltungen</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4CF78796" w14:textId="31357A08" w:rsidR="00FF5905" w:rsidRDefault="009F0DF7" w:rsidP="003431AD">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>…</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4F19683F" w14:textId="77777777" w:rsidR="00FF5905" w:rsidRDefault="008C2F66" w:rsidP="003431AD">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:id w:val="494458080"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00FF5905" w:rsidRPr="00005DE4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="00FF5905" w:rsidRPr="00005DE4">
+                  <w:t xml:space="preserve"> Im Praktikum</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="1CC1222A" w14:textId="5BEB6D64" w:rsidR="00FF5905" w:rsidRDefault="009F0DF7" w:rsidP="003431AD">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>…</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="3848609A" w14:textId="532E1800" w:rsidR="00FF5905" w:rsidRDefault="008C2F66" w:rsidP="003431AD">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:sdt>
+                  <w:sdtPr>
+                    <w:id w:val="-152293084"/>
+                    <w14:checkbox>
+                      <w14:checked w14:val="0"/>
+                      <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
+                      <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
+                    </w14:checkbox>
+                  </w:sdtPr>
+                  <w:sdtEndPr/>
+                  <w:sdtContent>
+                    <w:r w:rsidR="00FF5905" w:rsidRPr="00005DE4">
+                      <w:rPr>
+                        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                      </w:rPr>
+                      <w:t>☐</w:t>
+                    </w:r>
+                  </w:sdtContent>
+                </w:sdt>
+                <w:r w:rsidR="00FF5905" w:rsidRPr="00005DE4">
+                  <w:t xml:space="preserve"> </w:t>
+                </w:r>
+                <w:r w:rsidR="006D52A2">
+                  <w:t>W</w:t>
+                </w:r>
+                <w:r w:rsidR="00FF5905">
+                  <w:t>eiteres</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="4BAEC864" w14:textId="3AE05743" w:rsidR="00FF5905" w:rsidRPr="00005DE4" w:rsidRDefault="009F0DF7" w:rsidP="003431AD">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
+                <w:r>
+                  <w:t>…</w:t>
+                </w:r>
+              </w:p>
+              <w:p w14:paraId="0B4A7302" w14:textId="77777777" w:rsidR="00FF5905" w:rsidRPr="0079295F" w:rsidRDefault="00FF5905" w:rsidP="003431AD">
+                <w:pPr>
+                  <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+                </w:pPr>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
       </w:tr>
-    </w:tbl>
-[...520 lines deleted...]
-      </w:tblGrid>
       <w:tr w:rsidR="002E5254" w:rsidRPr="0079295F" w14:paraId="0683A94A" w14:textId="77777777" w:rsidTr="00D31DF8">
         <w:trPr>
           <w:trHeight w:val="326"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="46820EEE" w14:textId="47A1C22B" w:rsidR="002E5254" w:rsidRPr="0079295F" w:rsidRDefault="002E5254" w:rsidP="004806FD">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">Weitere Bemerkungen: </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1755431226"/>
                 <w:placeholder>
                   <w:docPart w:val="D57DDEB2023844C3BB67503D1595A60E"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00000C50" w:rsidRPr="004D11FC">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:vanish/>
                     <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">… </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="12272F5A" w14:textId="4837BA51" w:rsidR="009B03BF" w:rsidRPr="00B2254E" w:rsidRDefault="000E5682" w:rsidP="009B03BF">
+    <w:p w14:paraId="46642107" w14:textId="068F9CC8" w:rsidR="00377067" w:rsidRDefault="00377067" w:rsidP="009B03BF">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="77B1A37F" w14:textId="57C381F0" w:rsidR="00F71654" w:rsidRPr="006E56EC" w:rsidRDefault="00F71654" w:rsidP="006E56EC">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="006E56EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Einwilligung zur Datenbearbeitung und Unterschrift</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7240A28C" w14:textId="61B7E7E7" w:rsidR="006E56EC" w:rsidRDefault="00F71654" w:rsidP="00F71654">
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve">Mit </w:t>
+      </w:r>
+      <w:r w:rsidR="003175F5">
+        <w:t>Ihrer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> Unterschrift auf </w:t>
+      </w:r>
+      <w:r w:rsidR="006E56EC">
+        <w:t>diesem</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Formular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t>bestätige</w:t>
+      </w:r>
+      <w:r w:rsidR="006E56EC">
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006E56EC">
+        <w:t>Sie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve">, dass </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="568A70CF" w14:textId="477B95EE" w:rsidR="003175F5" w:rsidRDefault="006E56EC" w:rsidP="003175F5">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:t>Sie</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> die </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654">
+        <w:t>Hinweise zum Datenschutz</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> zur Kenntnis genommen habe</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="006E56EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">in die beschriebene Bearbeitung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Ihrer</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="006E56EC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> personenbezogenen Daten einwillige</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>n</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:br/>
+      </w:r>
+      <w:r>
+        <w:t>Sie</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>sind sich</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> bewusst, dass ohne diese Einwilligung</w:t>
+      </w:r>
+      <w:r w:rsidR="008A0358">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ihr</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Gesuch</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>um</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> N</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654">
+        <w:t>TA</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008A0358">
+        <w:t>nicht geprüft werden kann</w:t>
+      </w:r>
+      <w:r w:rsidR="00F71654" w:rsidRPr="00D664D3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2118C174" w14:textId="051EF933" w:rsidR="003175F5" w:rsidRPr="003175F5" w:rsidRDefault="003175F5" w:rsidP="003175F5">
+      <w:pPr>
+        <w:pStyle w:val="Listenabsatz"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003175F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-      </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_Hlk159586719"/>
+        <w:t xml:space="preserve">die Angaben </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:r w:rsidR="009B03BF" w:rsidRPr="00B2254E">
+        <w:t xml:space="preserve">auf dem Formular </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003175F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>Mit der</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="009B03BF" w:rsidRPr="00B82DEE">
+        <w:t xml:space="preserve">korrekt und die erforderlichen Unterlagen vollständig sind. Bitte auch </w:t>
+      </w:r>
+      <w:r w:rsidRPr="003175F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve"> Unterschrift </w:t>
-[...65 lines deleted...]
-      <w:r w:rsidR="006D62D9" w:rsidRPr="00B82DEE">
+        <w:t>Datum</w:t>
+      </w:r>
+      <w:r w:rsidR="003D1F80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">das Datum </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00185B14">
+        <w:t>, Ort</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003175F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t xml:space="preserve">und den Ort </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D62D9" w:rsidRPr="00B82DEE">
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:r w:rsidR="003D1F80">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>zwingend</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="006D62D9">
+        <w:t>Unterschrift zwingend</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003175F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
         <w:t xml:space="preserve"> ausfüllen.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F3A9552" w14:textId="77777777" w:rsidR="00BF2A17" w:rsidRDefault="00A86A2B" w:rsidP="00A86A2B">
+    <w:p w14:paraId="2A215598" w14:textId="1B9D6C3E" w:rsidR="00A1032E" w:rsidRPr="00A1032E" w:rsidRDefault="00A1032E" w:rsidP="00D97624">
       <w:pPr>
         <w:spacing w:after="0"/>
+        <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="4" w:name="_Hlk159586626"/>
-      <w:r w:rsidRPr="00A86A2B">
+      <w:r w:rsidRPr="00A1032E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>Bitte reichen Sie den unterschriebenen Antrag mit</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BF2A17">
+        <w:t xml:space="preserve">Bitte reichen Sie das </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>vollständig ausgefüllte und unterschriebene Formular</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1032E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...4 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve"> zusammen </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>mit allen erforderlichen Unterlagen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1032E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-      </w:pPr>
-[...3 lines deleted...]
-        <w:spacing w:after="0"/>
+        <w:t xml:space="preserve"> elektronisch</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26D69">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
           <w:spacing w:val="-1"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> über den von der Fachstelle Diversität und Inklusives Studium zugestellten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>SwitchDrive-Link</w:t>
+      </w:r>
+      <w:r w:rsidR="00C26D69">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ein.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="40FD641F" w14:textId="77777777" w:rsidR="006B29BB" w:rsidRPr="00E76B3C" w:rsidRDefault="00D51794" w:rsidP="006A5C4D">
+    <w:p w14:paraId="5BDD6F2D" w14:textId="77777777" w:rsidR="00A1032E" w:rsidRPr="00A1032E" w:rsidRDefault="00A1032E" w:rsidP="00A1032E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="58FEEBB6" w14:textId="5F184605" w:rsidR="00A1032E" w:rsidRPr="00A1032E" w:rsidRDefault="00A1032E" w:rsidP="00A1032E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Benennen Sie die Datei</w:t>
+      </w:r>
+      <w:r w:rsidR="005C20FF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>en</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>nach folgendem</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Muster:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46A58134" w14:textId="77777777" w:rsidR="00A1032E" w:rsidRPr="00A1032E" w:rsidRDefault="00A1032E" w:rsidP="00A1032E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="565A8ACC" w14:textId="1A353576" w:rsidR="00A1032E" w:rsidRPr="00A1032E" w:rsidRDefault="00A1032E" w:rsidP="00A1032E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Datum (JJMMTT)_</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>NTA_Gesuch</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Grundsatz_Nachname_Vorname.docx</w:t>
+      </w:r>
+      <w:r w:rsidR="007E00EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="007E00EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Datum_NTA_Dokumentenname_Nachname_Vorname</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="70505886" w14:textId="77777777" w:rsidR="007E00EC" w:rsidRDefault="007E00EC" w:rsidP="00A1032E">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="132FF196" w14:textId="421052AF" w:rsidR="00A1032E" w:rsidRPr="001B6400" w:rsidRDefault="00A1032E" w:rsidP="003175F5">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A1032E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Beispiel: 260822_NTA_Gesuch Grundsatz_Muster_Hans.docx</w:t>
+      </w:r>
+      <w:r w:rsidR="007E00EC">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / 260822_</w:t>
+      </w:r>
+      <w:r w:rsidR="00F246C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">NTA_psychologisches </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00F246C5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+          <w:spacing w:val="-1"/>
+        </w:rPr>
+        <w:t>Gutachten_Muster_Hans</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:p>
+    <w:p w14:paraId="3DC3D3E8" w14:textId="79D7D8C3" w:rsidR="0053382C" w:rsidRDefault="0053382C" w:rsidP="008E4B4B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68A3AB7F" w14:textId="77777777" w:rsidR="008E4B4B" w:rsidRPr="00755910" w:rsidRDefault="008E4B4B" w:rsidP="008E4B4B">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CA52EF2" w14:textId="3CBCE26A" w:rsidR="008E4B4B" w:rsidRPr="006E56EC" w:rsidRDefault="008E4B4B" w:rsidP="008E4B4B">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="42"/>
+          <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
-[...293 lines deleted...]
-        <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-[...2 lines deleted...]
-        <w:spacing w:after="0"/>
+      <w:bookmarkStart w:id="2" w:name="_Hlk61962787"/>
+      <w:r w:rsidRPr="006E56EC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
         </w:rPr>
-      </w:pPr>
-[...5 lines deleted...]
-        </w:rPr>
         <w:t>Checkliste</w:t>
-      </w:r>
-[...19 lines deleted...]
-        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="97"/>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9747"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00FF2223" w:rsidRPr="003C6641" w14:paraId="61A85F22" w14:textId="77777777" w:rsidTr="001679D3">
+      <w:tr w:rsidR="008E4B4B" w:rsidRPr="003C6641" w14:paraId="03564595" w14:textId="77777777" w:rsidTr="71EDF6EF">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="62C95AAC" w14:textId="77777777" w:rsidR="00FF2223" w:rsidRPr="003C6641" w:rsidRDefault="004D6583" w:rsidP="001679D3">
+          <w:p w14:paraId="0806AE38" w14:textId="78955EE5" w:rsidR="008E4B4B" w:rsidRPr="003C6641" w:rsidRDefault="008C2F66" w:rsidP="00972745">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="284"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:ind w:left="289" w:hanging="289"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-2047898254"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF2223">
+                <w:r w:rsidR="008E4B4B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF2223" w:rsidRPr="003C6641">
-              <w:t xml:space="preserve"> Die Richtlinien im «Informationsblatt: Antrag und Gewährung eines Nachteilsausgleichs» wurden </w:t>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF2223" w:rsidRPr="003C6641">
-[...1 lines deleted...]
-              <w:t>berücksichtigt.</w:t>
+            <w:r w:rsidR="008E4B4B">
+              <w:t>Das</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
+              <w:t xml:space="preserve"> «Informationsblatt: </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B">
+              <w:t>Gesuch</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
+              <w:t xml:space="preserve"> und Gewährung eines Nachteilsausgleichs» wurde </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B">
+              <w:t>zur Kenntnis</w:t>
+            </w:r>
+            <w:r w:rsidR="00972745">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B">
+              <w:t>genommen.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF2223" w:rsidRPr="003C6641" w14:paraId="7BBA3258" w14:textId="77777777" w:rsidTr="001679D3">
+      <w:tr w:rsidR="008E4B4B" w:rsidRPr="003C6641" w14:paraId="737830C8" w14:textId="77777777" w:rsidTr="71EDF6EF">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="135695B6" w14:textId="1728C9DA" w:rsidR="00FF2223" w:rsidRPr="003C6641" w:rsidRDefault="004D6583" w:rsidP="001679D3">
+          <w:p w14:paraId="1FB81130" w14:textId="41260D07" w:rsidR="008E4B4B" w:rsidRPr="003C6641" w:rsidRDefault="008C2F66">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-1600409340"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF2223">
+                <w:r w:rsidR="008E4B4B">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF2223" w:rsidRPr="003C6641">
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
               <w:t xml:space="preserve"> Die Beratung bei der </w:t>
             </w:r>
-            <w:r w:rsidR="00F71EF2">
-              <w:t xml:space="preserve">Fachstelle </w:t>
+            <w:r w:rsidR="008E4B4B">
+              <w:t xml:space="preserve">Fachstelle DIS </w:t>
             </w:r>
-            <w:r w:rsidR="00F02303">
-              <w:t>«</w:t>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
+              <w:t>ist erfolgt</w:t>
             </w:r>
-            <w:r w:rsidR="00F71EF2">
-[...6 lines deleted...]
-              <w:t xml:space="preserve"> ist erfolgt.</w:t>
+            <w:r w:rsidR="00BA5AE8">
+              <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF2223" w:rsidRPr="003C6641" w14:paraId="3D2EC5A2" w14:textId="77777777" w:rsidTr="001679D3">
+      <w:tr w:rsidR="008E4B4B" w:rsidRPr="003C6641" w14:paraId="0D3CCAB5" w14:textId="77777777" w:rsidTr="71EDF6EF">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:tcBorders>
-              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
+              <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="312A41E5" w14:textId="79FA0CD1" w:rsidR="00FF2223" w:rsidRPr="003C6641" w:rsidRDefault="004D6583" w:rsidP="001679D3">
+          <w:p w14:paraId="64F45A65" w14:textId="77777777" w:rsidR="008E4B4B" w:rsidRPr="003C6641" w:rsidRDefault="008C2F66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1203983061"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF2223" w:rsidRPr="003C6641">
+                <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF2223" w:rsidRPr="003C6641">
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
               <w:t xml:space="preserve"> Das </w:t>
             </w:r>
-            <w:r w:rsidR="00ED11C4" w:rsidRPr="007C2710">
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="007C2710">
               <w:t>Formular</w:t>
             </w:r>
-            <w:r w:rsidR="00884106">
+            <w:r w:rsidR="008E4B4B">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF2223" w:rsidRPr="003C6641">
-              <w:t>ist vollständig, korrekt und detailliert ausgefüllt.</w:t>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
+              <w:t>ist vollständig</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B">
+              <w:t xml:space="preserve"> und </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
+              <w:t>korrekt ausgefüllt.</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF2223" w:rsidRPr="003C6641" w14:paraId="066846A8" w14:textId="77777777" w:rsidTr="001679D3">
+      <w:tr w:rsidR="008E4B4B" w:rsidRPr="003C6641" w14:paraId="12E4B093" w14:textId="77777777" w:rsidTr="71EDF6EF">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2305194A" w14:textId="64BA97E2" w:rsidR="00884106" w:rsidRDefault="004D6583" w:rsidP="00884106">
+          <w:p w14:paraId="70393873" w14:textId="77777777" w:rsidR="008E4B4B" w:rsidRDefault="008C2F66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="280"/>
               </w:tabs>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-105117449"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF2223" w:rsidRPr="003C6641">
+                <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF2223" w:rsidRPr="003C6641">
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00884106">
-              <w:t xml:space="preserve"> Die Fristen zur Eingabe sind eingehalten (bei Prüfungen oder anderen Bereichen/Studienleistungen</w:t>
+            <w:r w:rsidR="008E4B4B">
+              <w:t>Das Gesuch wird rechtzeitig eingereicht (bei Prüfungen oder anderen Bereichen/Studienleistungen</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4660B0B7" w14:textId="171097E7" w:rsidR="00FF2223" w:rsidRPr="003C6641" w:rsidRDefault="00884106" w:rsidP="00884106">
+          <w:p w14:paraId="5E37848B" w14:textId="231910E2" w:rsidR="008E4B4B" w:rsidRPr="003C6641" w:rsidRDefault="008E4B4B">
             <w:pPr>
               <w:spacing w:after="120"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">     mindestens 8 Wochen, </w:t>
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D41C8A">
-              <w:t xml:space="preserve">bei Praktika mindestens </w:t>
+            <w:r w:rsidR="52CFCEB9">
+              <w:t>spätestens</w:t>
             </w:r>
-            <w:r w:rsidR="004C3BED">
-              <w:t>5</w:t>
+            <w:r>
+              <w:t xml:space="preserve"> 8 Wochen, bei Praktika </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D41C8A">
-              <w:t xml:space="preserve"> Monate vor erwünschtem Inkrafttreten).</w:t>
+            <w:r w:rsidR="52CFCEB9">
+              <w:t>spätestens</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> 5 Monate vor</w:t>
+            </w:r>
+            <w:r w:rsidR="1F0077BA">
+              <w:t xml:space="preserve"> gewünschter</w:t>
+            </w:r>
+            <w:r>
+              <w:t xml:space="preserve"> Umsetzung).</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00FF2223" w:rsidRPr="003C6641" w14:paraId="3F99315F" w14:textId="77777777" w:rsidTr="001679D3">
+      <w:tr w:rsidR="008E4B4B" w:rsidRPr="003C6641" w14:paraId="1B6C5FDA" w14:textId="77777777" w:rsidTr="00FD2592">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9747" w:type="dxa"/>
-            <w:tcBorders>
-[...1 lines deleted...]
-            </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="696B5D44" w14:textId="19A3C781" w:rsidR="00FF2223" w:rsidRPr="003C6641" w:rsidRDefault="004D6583" w:rsidP="001679D3">
+          <w:p w14:paraId="6A56B657" w14:textId="369A0FE4" w:rsidR="008E4B4B" w:rsidRPr="003C6641" w:rsidRDefault="008C2F66">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="286"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:right="-540"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1107392517"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00FF2223" w:rsidRPr="003C6641">
+                <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
                   <w:rPr>
                     <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
-            <w:r w:rsidR="00FF2223" w:rsidRPr="003C6641">
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="003C6641">
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF2223" w:rsidRPr="00A15C76">
-              <w:t xml:space="preserve">Gutachten einer spezialisierten Fachperson oder Fachstelle (nicht älter als 1 Jahr) liegt bei mit </w:t>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="00A15C76">
+              <w:t>Gutachten einer spezialisierten Fachperson oder Fachstelle (</w:t>
             </w:r>
-            <w:r w:rsidR="00884106">
+            <w:r w:rsidR="00240144">
+              <w:t xml:space="preserve">grundsätzlich </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="00A15C76">
+              <w:t xml:space="preserve">nicht älter als </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B">
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="00A15C76">
+              <w:t xml:space="preserve"> Jahr</w:t>
+            </w:r>
+            <w:r w:rsidR="005B5598">
+              <w:t>e</w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="00A15C76">
+              <w:t xml:space="preserve">) liegt </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="00A15C76">
+              <w:t>beit</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="008E4B4B" w:rsidRPr="00A15C76">
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="008E4B4B">
               <w:br/>
             </w:r>
-            <w:r w:rsidR="00884106">
-              <w:tab/>
+            <w:r w:rsidR="00240144">
+              <w:t xml:space="preserve">     </w:t>
             </w:r>
-            <w:r w:rsidR="00FF2223" w:rsidRPr="00A15C76">
-              <w:t>folgenden</w:t>
+            <w:r w:rsidR="004A6837">
+              <w:t>Das Gutachten enthält folgende Angaben</w:t>
             </w:r>
-            <w:r w:rsidR="00884106">
+            <w:r w:rsidR="00CE2F90">
+              <w:t>:</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EC4E0D5" w14:textId="77777777" w:rsidR="001E07E5" w:rsidRPr="00DB707E" w:rsidRDefault="001E07E5" w:rsidP="001E07E5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="897"/>
+              </w:tabs>
+              <w:spacing w:before="107"/>
+              <w:ind w:right="4" w:hanging="254"/>
+              <w:rPr>
+                <w:sz w:val="16"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Diagnose</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00FF2223" w:rsidRPr="00A15C76">
-[...32 lines deleted...]
-            <w:r w:rsidR="00884106">
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t>nach</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C6641">
-              <w:t xml:space="preserve"> I</w:t>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D41C8A">
-              <w:t>C</w:t>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>ICD</w:t>
             </w:r>
-            <w:r w:rsidR="00C002EA" w:rsidRPr="00D41C8A">
-              <w:t>D</w:t>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>-Klassifikation</w:t>
             </w:r>
-            <w:r w:rsidR="00891FCC">
-              <w:t>-</w:t>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:spacing w:val="-13"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidRPr="00D41C8A">
-              <w:t>Kl</w:t>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>(</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C6641">
-[...5 lines deleted...]
-            <w:r w:rsidR="00884106" w:rsidRPr="00400AAD">
+            <w:r w:rsidRPr="00DB707E">
               <w:rPr>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
-              <w:t>vgl. Medizinische Kodierung</w:t>
+              <w:t>vgl.</w:t>
             </w:r>
-            <w:r w:rsidR="00884106">
-[...2 lines deleted...]
-            <w:r w:rsidR="00884106" w:rsidRPr="00400AAD">
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r w:rsidRPr="00333FE6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                </w:rPr>
+                <w:t xml:space="preserve"> </w:t>
+              </w:r>
+              <w:r w:rsidRPr="00333FE6">
+                <w:rPr>
+                  <w:rStyle w:val="Hyperlink"/>
+                  <w:spacing w:val="-8"/>
+                  <w:sz w:val="16"/>
+                  <w:lang w:val="de-CH"/>
+                </w:rPr>
+                <w:t>https://www.who.int/standards/classifications/classification-of-diseases</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
               <w:rPr>
+                <w:spacing w:val="-8"/>
                 <w:sz w:val="16"/>
-                <w:szCs w:val="16"/>
-[...6 lines deleted...]
-                <w:szCs w:val="16"/>
+                <w:lang w:val="de-CH"/>
               </w:rPr>
               <w:t>)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4D38A768" w14:textId="0EBFB4EB" w:rsidR="00FF2223" w:rsidRPr="003C6641" w:rsidRDefault="00FF2223" w:rsidP="001679D3">
+          <w:p w14:paraId="61F23E18" w14:textId="77777777" w:rsidR="001E07E5" w:rsidRPr="00DB707E" w:rsidRDefault="001E07E5" w:rsidP="001E07E5">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="897"/>
+              </w:tabs>
+              <w:spacing w:before="59"/>
+              <w:ind w:right="4" w:hanging="254"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C6641">
-              <w:tab/>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Zeitpunkt</w:t>
             </w:r>
-            <w:sdt>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Zeitpunkt der Diagnose</w:t>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:spacing w:val="-10"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="002721F9">
-              <w:t>stellung</w:t>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>der</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:spacing w:val="-11"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Diagnosestellung</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="117B0C16" w14:textId="3EB122F6" w:rsidR="00FF2223" w:rsidRPr="003C6641" w:rsidRDefault="00FF2223" w:rsidP="001679D3">
+          <w:p w14:paraId="2544FC28" w14:textId="77777777" w:rsidR="001E07E5" w:rsidRDefault="001E07E5" w:rsidP="001E07E5">
             <w:pPr>
-              <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="897"/>
+              </w:tabs>
+              <w:spacing w:before="59"/>
+              <w:ind w:right="4"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C6641">
-              <w:tab/>
+            <w:r w:rsidRPr="006A00B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Einschätzung der zu erwartenden funktionalen Auswirkungen der Behinderung/chronischen Krankheit auf studien</w:t>
             </w:r>
-            <w:sdt>
-[...19 lines deleted...]
-              <w:t xml:space="preserve"> Einschätzung zum Verlauf der Behinderung</w:t>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>- und berufs</w:t>
             </w:r>
-            <w:r w:rsidR="009E1781">
-              <w:t>/chronischen Krankheit</w:t>
+            <w:r w:rsidRPr="006A00B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>relevante Aktivitäten</w:t>
             </w:r>
-            <w:r w:rsidRPr="003C6641">
+          </w:p>
+          <w:p w14:paraId="5BBE2B7C" w14:textId="77777777" w:rsidR="001E07E5" w:rsidRDefault="001E07E5" w:rsidP="001E07E5">
+            <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="897"/>
+              </w:tabs>
+              <w:spacing w:before="60"/>
+              <w:ind w:right="4" w:hanging="254"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:spacing w:val="-2"/>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Einschätzung</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00DB707E">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-              <w:tab/>
+            <w:r>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t xml:space="preserve">zum </w:t>
             </w:r>
-            <w:sdt>
-[...66 lines deleted...]
-              <w:t>Berufsleben als Lehrperson</w:t>
+            <w:r w:rsidRPr="006A00B9">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Verlauf der studienrelevanten Auswirkungen (z. B. gleichbleibend, schwankend, phasenweise auftretend, zunehmend u.a.)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="586897ED" w14:textId="79AE30F7" w:rsidR="00FF2223" w:rsidRPr="003C6641" w:rsidRDefault="00FF2223" w:rsidP="001679D3">
+          <w:p w14:paraId="00215FFF" w14:textId="6FD84B4E" w:rsidR="001E07E5" w:rsidRPr="001E07E5" w:rsidRDefault="001E07E5" w:rsidP="001E07E5">
             <w:pPr>
+              <w:pStyle w:val="TableParagraph"/>
+              <w:numPr>
+                <w:ilvl w:val="1"/>
+                <w:numId w:val="47"/>
+              </w:numPr>
               <w:tabs>
-                <w:tab w:val="left" w:pos="567"/>
-                <w:tab w:val="left" w:pos="851"/>
+                <w:tab w:val="left" w:pos="897"/>
               </w:tabs>
-              <w:spacing w:after="120"/>
+              <w:spacing w:before="60"/>
+              <w:ind w:right="4" w:hanging="254"/>
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="003C6641">
-[...55 lines deleted...]
-              <w:t>beantragte Studienleistung</w:t>
+            <w:r w:rsidRPr="001E07E5">
+              <w:rPr>
+                <w:sz w:val="20"/>
+                <w:lang w:val="de-CH"/>
+              </w:rPr>
+              <w:t>Angaben zu Einschränkungen oder besonderen Vorkehrungen, die aufgrund der Behinderung oder chronischen Krankheit bei Tätigkeiten im Studium zu beachten sind</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="5"/>
+      <w:bookmarkEnd w:id="2"/>
     </w:tbl>
-    <w:p w14:paraId="58C3A5B2" w14:textId="77777777" w:rsidR="00DC1B1B" w:rsidRDefault="00DC1B1B" w:rsidP="009B03BF">
+    <w:p w14:paraId="0A571640" w14:textId="77777777" w:rsidR="00F71654" w:rsidRDefault="00F71654" w:rsidP="009B03BF">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6660257C" w14:textId="77777777" w:rsidR="00F71654" w:rsidRDefault="00F71654" w:rsidP="009B03BF">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="95"/>
         <w:tblW w:w="9751" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2380"/>
         <w:gridCol w:w="7371"/>
       </w:tblGrid>
       <w:tr w:rsidR="00C3267E" w14:paraId="73B27223" w14:textId="77777777" w:rsidTr="00A806D9">
         <w:trPr>
           <w:trHeight w:val="791"/>
         </w:trPr>
-        <w:bookmarkStart w:id="6" w:name="_Hlk159586702" w:displacedByCustomXml="next"/>
+        <w:bookmarkStart w:id="3" w:name="_Hlk159586702" w:displacedByCustomXml="next"/>
         <w:sdt>
           <w:sdtPr>
             <w:id w:val="-519079869"/>
             <w:placeholder>
               <w:docPart w:val="B10C09D886474FCBBABF026A02EE6A2E"/>
             </w:placeholder>
           </w:sdtPr>
           <w:sdtEndPr/>
           <w:sdtContent>
             <w:tc>
               <w:tcPr>
                 <w:tcW w:w="2380" w:type="dxa"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
               </w:tcPr>
-              <w:p w14:paraId="524EA7D7" w14:textId="77777777" w:rsidR="00C3267E" w:rsidRDefault="00C3267E" w:rsidP="00D87230">
+              <w:p w14:paraId="524EA7D7" w14:textId="77777777" w:rsidR="00C3267E" w:rsidRDefault="00C3267E">
                 <w:pPr>
                   <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
                 </w:pPr>
                 <w:r>
                   <w:t>Datum:</w:t>
                 </w:r>
               </w:p>
             </w:tc>
           </w:sdtContent>
         </w:sdt>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
-          <w:p w14:paraId="2E89B35B" w14:textId="7957339F" w:rsidR="00C3267E" w:rsidRPr="00F42168" w:rsidRDefault="004D6583" w:rsidP="00D87230">
+          <w:p w14:paraId="2E89B35B" w14:textId="7957339F" w:rsidR="00C3267E" w:rsidRPr="00F42168" w:rsidRDefault="008C2F66">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="-62268612"/>
                 <w:placeholder>
                   <w:docPart w:val="D3CC550FF5634FC894A47337F29BC493"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0066040E" w:rsidRPr="004D11FC">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:vanish/>
                     <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">… </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00C3267E" w14:paraId="1B715850" w14:textId="77777777" w:rsidTr="00A806D9">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
-          <w:p w14:paraId="1FD19EE1" w14:textId="77777777" w:rsidR="00C3267E" w:rsidRDefault="00C3267E" w:rsidP="00D87230">
+          <w:p w14:paraId="1FD19EE1" w14:textId="77777777" w:rsidR="00C3267E" w:rsidRDefault="00C3267E">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="00A41EE9" w14:textId="24041D3F" w:rsidR="00C3267E" w:rsidRDefault="004D6583" w:rsidP="00D87230">
+          <w:p w14:paraId="00A41EE9" w14:textId="24041D3F" w:rsidR="00C3267E" w:rsidRDefault="008C2F66">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="2087731505"/>
                 <w:placeholder>
                   <w:docPart w:val="E61AF126DBD94F219504A2EF9713FB3D"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0066040E" w:rsidRPr="004D11FC">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:vanish/>
                     <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">… </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="33428EE9" w14:textId="77777777" w:rsidR="00C3267E" w:rsidRDefault="00C3267E" w:rsidP="00D87230">
+          <w:p w14:paraId="33428EE9" w14:textId="77777777" w:rsidR="00C3267E" w:rsidRDefault="00C3267E">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:bookmarkEnd w:id="6"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:tr w:rsidR="00C471F4" w14:paraId="006EEE61" w14:textId="77777777" w:rsidTr="00A806D9">
         <w:trPr>
           <w:trHeight w:val="647"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2380" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="E4E4E4"/>
           </w:tcPr>
-          <w:p w14:paraId="0C3899BD" w14:textId="77777777" w:rsidR="00A806D9" w:rsidRDefault="00A806D9" w:rsidP="00A806D9">
+          <w:p w14:paraId="0C3899BD" w14:textId="41798057" w:rsidR="00A806D9" w:rsidRDefault="00A806D9" w:rsidP="00A806D9">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
-              <w:t>Digitale Unterschrift*:</w:t>
+              <w:t>Unterschrift</w:t>
+            </w:r>
+            <w:r w:rsidR="007C7ACE">
+              <w:t>:</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="012BB984" w14:textId="0E2D7198" w:rsidR="00C471F4" w:rsidRDefault="00C471F4" w:rsidP="00C50684">
+          <w:p w14:paraId="012BB984" w14:textId="0E2D7198" w:rsidR="00C471F4" w:rsidRDefault="00C471F4">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7371" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="03FDE7A7" w14:textId="640A3571" w:rsidR="00C471F4" w:rsidRDefault="004D6583" w:rsidP="00C50684">
+          <w:p w14:paraId="03FDE7A7" w14:textId="640A3571" w:rsidR="00C471F4" w:rsidRDefault="008C2F66">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:id w:val="1102847539"/>
                 <w:placeholder>
                   <w:docPart w:val="A85043EE9DF1442D880A26262C0C66EE"/>
                 </w:placeholder>
                 <w:showingPlcHdr/>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="0066040E" w:rsidRPr="004D11FC">
                   <w:rPr>
                     <w:rStyle w:val="Platzhaltertext"/>
                     <w:vanish/>
                     <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
                     <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
                   </w:rPr>
                   <w:t xml:space="preserve">… </w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
           </w:p>
-          <w:p w14:paraId="3EACA627" w14:textId="77777777" w:rsidR="00C471F4" w:rsidRDefault="00C471F4" w:rsidP="00C50684">
+          <w:p w14:paraId="3EACA627" w14:textId="77777777" w:rsidR="00C471F4" w:rsidRDefault="00C471F4">
             <w:pPr>
               <w:spacing w:before="100" w:after="100" w:line="240" w:lineRule="auto"/>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="4B7C6582" w14:textId="77777777" w:rsidR="00A3673D" w:rsidRDefault="00A3673D" w:rsidP="009B03BF">
-[...7 lines deleted...]
-    <w:p w14:paraId="168BFB57" w14:textId="364D4850" w:rsidR="003C13AB" w:rsidRDefault="00DB5B04" w:rsidP="003C13AB">
+    <w:p w14:paraId="4490C1AC" w14:textId="38BE2DF0" w:rsidR="000C30BA" w:rsidRDefault="000C30BA" w:rsidP="003C13AB">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00560255">
+      <w:r>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t xml:space="preserve">*Digitale Unterschriften lassen sich zum Beispiel auf einer leeren Wordseite erstellen. </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="0023601E" w:rsidRPr="00560255">
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="72F52F45" w14:textId="77777777" w:rsidR="00842403" w:rsidRPr="00560255" w:rsidRDefault="00842403" w:rsidP="003C13AB">
+      <w:pPr>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
-        <w:t>Wählen Sie den</w:t>
-[...47 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C1F6386" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00975DBF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D664D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">Hinweise zum Datenschutz </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B39D137" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00E33ED0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve">Für die Prüfung </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ihres</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0023601E" w:rsidRPr="00560255">
-[...10 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>Gesuches</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="0023601E" w:rsidRPr="00560255">
-[...17 lines deleted...]
-        </w:rPr>
+      <w:r>
+        <w:t>um</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> Nachteilsausgleich (NTA) werden personenbezogene Daten zu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ihrer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> Gesundheit (z. B. ärztliche Berichte, fachliche Gutachten, Diagnosen) bearbeitet. Diese Daten gelten als </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>besonders schützenswerte Personendaten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="141BF40A" w14:textId="5CDB82CE" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00E33ED0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve">Die </w:t>
+      </w:r>
+      <w:r>
+        <w:t>PH</w:t>
+      </w:r>
+      <w:r w:rsidR="00556085">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t>Luzern</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:t>ist gemäss kantonale</w:t>
+      </w:r>
+      <w:r w:rsidR="00F61C10">
+        <w:t>m</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> Datenschutzgesetz (SRL Nr. 38) </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve">zu einem sorgfältigen, vertraulichen und zweckgebundenen Umgang mit diesen Daten sowie </w:t>
+      </w:r>
+      <w:r>
+        <w:t>zum</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> Schutz </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dieser Daten </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t>vor unbefugtem Zugriff</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> verpflichtet</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0F6DDAEF" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00975DBF">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D664D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zweck der Daten</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>be</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>arbeitung</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0474B841" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00975DBF">
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve">Die Bearbeitung </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ihrer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> personenbezogenen Daten erfolgt ausschliesslich zu folgenden Zwecken:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CCD3649" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00975DBF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D73379">
+        <w:t xml:space="preserve">Zur Prüfung der Voraussetzungen </w:t>
+      </w:r>
+      <w:r>
+        <w:t>eines</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D73379">
+        <w:t xml:space="preserve"> Nachteilsausgleich</w:t>
+      </w:r>
+      <w:r>
+        <w:t>s</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37A8497D" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00975DBF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t>Beurteilung und Festlegung geeigneter Massnahmen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E181860" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00975DBF">
+      <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zur </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t>Organisation und Umsetzung der bewilligten Massnahmen im Studium</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D6BFE29" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00D97624">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D664D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Zugriffsberechtigte Stellen und Weitergabe von Informationen</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="030211DC" w14:textId="503A6714" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00D97624">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Zugriff auf Ihre vollständigen Gesuchsunterlagen haben die </w:t>
+      </w:r>
+      <w:r w:rsidRPr="544CD806">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Fachstelle Diversität und Inklusives Studium (Fachstelle DIS)</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve"> sowie die oder der für Ihr Studium </w:t>
+      </w:r>
+      <w:r w:rsidRPr="544CD806">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>zuständige Studiengangsleiterin oder Studiengangsleiter</w:t>
+      </w:r>
+      <w:r w:rsidR="00830F66" w:rsidRPr="544CD806">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F114F" w:rsidRPr="544CD806">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>sowie</w:t>
+      </w:r>
+      <w:r w:rsidR="00471C99">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="008F114F" w:rsidRPr="544CD806">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>deren direkte Mitarbeite</w:t>
+      </w:r>
+      <w:r w:rsidR="000A2D11">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>nde</w:t>
+      </w:r>
+      <w:r w:rsidR="004159D7">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> und relevante Fachleitungen</w:t>
+      </w:r>
+      <w:r w:rsidR="008F114F" w:rsidRPr="544CD806">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> falls notwendig</w:t>
+      </w:r>
+      <w:r>
+        <w:t>. Der Rechtsdienst der PH</w:t>
+      </w:r>
+      <w:r w:rsidR="00556085">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">Luzern erhält Zugriff, sofern rechtliche Fragen im Zusammenhang mit Ihrem Gesuch zu klären sind. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0173E9C9" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00D97624">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve">An Personen, die für die Umsetzung der bewilligten Massnahmen verantwortlich sind (z. B. Dozierende, Prüfungs- oder Praxisverantwortliche), werden </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>keine Diagnosen oder medizinischen Details</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> weitergegeben, sondern </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ausschliesslich die für die Umsetzung </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>des Nachteilsausgleichs bewilligten</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Massnahmen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="56DC74B9" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00D97624">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D664D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Speicher</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>ung und Aufbewahrungs</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>dauer</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="46FA11A7" w14:textId="2272BD0A" w:rsidR="00717DBC" w:rsidRPr="00D664D3" w:rsidRDefault="00617C96" w:rsidP="00D97624">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r w:rsidRPr="00617C96">
+        <w:t xml:space="preserve">Ihre Personendaten, einschliesslich allfälliger Gesundheitsdaten, werden vertraulich behandelt und durch Massnahmen geschützt. </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7CF9">
+        <w:t>Sie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617C96">
+        <w:t xml:space="preserve"> werden nur so lange aufbewahrt, wie dies </w:t>
+      </w:r>
+      <w:r w:rsidR="00CE7CF9" w:rsidRPr="00CE7CF9">
+        <w:t>für die Bearbeitung und Umsetzung der NTA-Massnahmen</w:t>
+      </w:r>
+      <w:r w:rsidR="009C0FB6">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00617C96">
+        <w:t xml:space="preserve">oder aufgrund gesetzlicher Aufbewahrungspflichten erforderlich ist. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="032D1377" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRPr="00D664D3" w:rsidRDefault="00975DBF" w:rsidP="00D97624">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D664D3">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>Rechte der betroffenen Person</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73507134" w14:textId="77777777" w:rsidR="00975DBF" w:rsidRDefault="00975DBF" w:rsidP="00D97624">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t>Als betroffene Person</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> habe</w:t>
+      </w:r>
+      <w:r>
+        <w:t>n Sie</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> das Recht, Auskunft über die zu </w:t>
+      </w:r>
+      <w:r>
+        <w:t>Ihrer</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> Person gespeicherten Daten zu erhalten sowie deren Berichtigung, Einschränkung der Bearbeitung</w:t>
+      </w:r>
+      <w:r>
+        <w:t>, Sperrung</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t xml:space="preserve"> oder Löschung zu verlangen, soweit </w:t>
+      </w:r>
+      <w:r>
+        <w:t xml:space="preserve">dem </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D664D3">
+        <w:t>keine gesetzlichen Vorschriften entgegenstehen.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7013C1D7" w14:textId="66FB0E45" w:rsidR="00975DBF" w:rsidRDefault="00975DBF" w:rsidP="00D97624">
+      <w:pPr>
+        <w:jc w:val="both"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Kontakt: </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00975DBF">
+        <w:t xml:space="preserve">Fachstelle Diversität und </w:t>
+      </w:r>
+      <w:r w:rsidR="008F114F">
+        <w:t>I</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00975DBF">
+        <w:t>nklusives Studium, Frau Elke-Nicole Kappus, Sentimatt 1, 6003 Luzern</w:t>
+      </w:r>
+      <w:r w:rsidR="008D358C">
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00030260">
         <w:br/>
       </w:r>
-      <w:r w:rsidR="003C13AB" w:rsidRPr="00560255">
-[...25 lines deleted...]
-        <w:t>zu kopieren.</w:t>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00556085">
+        <w:t>E</w:t>
+      </w:r>
+      <w:r w:rsidR="00C008C3">
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidR="00556085">
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="00677251">
+        <w:t>: dis@phlu.ch</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4490C1AC" w14:textId="38BE2DF0" w:rsidR="000C30BA" w:rsidRDefault="000C30BA" w:rsidP="003C13AB">
-[...229 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId15"/>
+    <w:sectPr w:rsidR="00975DBF" w:rsidSect="000E5682">
+      <w:headerReference w:type="default" r:id="rId13"/>
+      <w:footerReference w:type="default" r:id="rId14"/>
+      <w:headerReference w:type="first" r:id="rId15"/>
+      <w:footerReference w:type="first" r:id="rId16"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1418" w:right="849" w:bottom="1276" w:left="1418" w:header="624" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6D9B8D63" w14:textId="77777777" w:rsidR="009236BE" w:rsidRDefault="009236BE" w:rsidP="00CC6B8E">
+    <w:p w14:paraId="1B7AA9FF" w14:textId="77777777" w:rsidR="008C2F66" w:rsidRDefault="008C2F66" w:rsidP="00CC6B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2AB989C9" w14:textId="77777777" w:rsidR="009236BE" w:rsidRDefault="009236BE" w:rsidP="00CC6B8E">
+    <w:p w14:paraId="47429BF8" w14:textId="77777777" w:rsidR="008C2F66" w:rsidRDefault="008C2F66" w:rsidP="00CC6B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="176892BA" w14:textId="77777777" w:rsidR="009236BE" w:rsidRDefault="009236BE">
+    <w:p w14:paraId="2FB8F347" w14:textId="77777777" w:rsidR="008C2F66" w:rsidRDefault="008C2F66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="8592"/>
+      <w:gridCol w:w="7160"/>
+      <w:gridCol w:w="1432"/>
       <w:gridCol w:w="1047"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00206ABD" w14:paraId="66C4297B" w14:textId="77777777" w:rsidTr="00206ABD">
+    <w:tr w:rsidR="007A3213" w14:paraId="3F0B0869" w14:textId="77777777" w:rsidTr="00F3077B">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4457" w:type="pct"/>
+          <w:tcW w:w="3714" w:type="pct"/>
         </w:tcPr>
-        <w:p w14:paraId="32E6BBBD" w14:textId="00642C9D" w:rsidR="000E5682" w:rsidRPr="00495480" w:rsidRDefault="00206ABD" w:rsidP="00206ABD">
+        <w:p w14:paraId="07437605" w14:textId="3A010EDE" w:rsidR="007A3213" w:rsidRPr="00495480" w:rsidRDefault="008C2F66" w:rsidP="00D13B75">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
           </w:pPr>
-          <w:r>
-[...13 lines deleted...]
-          </w:r>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Autor"/>
+              <w:tag w:val=""/>
+              <w:id w:val="1401492703"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="007A3213">
+                <w:t>Gesuch um Nachteilsausgleich</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="543" w:type="pct"/>
+          <w:tcW w:w="743" w:type="pct"/>
+          <w:tcMar>
+            <w:left w:w="57" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="58BD070B" w14:textId="77777777" w:rsidR="00206ABD" w:rsidRDefault="00206ABD" w:rsidP="00495480">
+        <w:p w14:paraId="42135DD8" w14:textId="5AF1DC9A" w:rsidR="007A3213" w:rsidRPr="00495480" w:rsidRDefault="007A3213" w:rsidP="00495480">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00495480">
-            <w:t xml:space="preserve"> </w:t>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r w:rsidRPr="00495480">
+            <w:instrText xml:space="preserve"> CREATEDATE  \@ "dd.MM.yyyy"  \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r w:rsidRPr="00495480">
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r w:rsidR="00556085">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>16</w:t>
+          </w:r>
+          <w:r w:rsidR="00402E34">
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>.09.2026</w:t>
+          </w:r>
+          <w:r w:rsidRPr="00495480">
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
+        </w:p>
+      </w:tc>
+      <w:tc>
+        <w:tcPr>
+          <w:tcW w:w="543" w:type="pct"/>
+        </w:tcPr>
+        <w:p w14:paraId="7C03F641" w14:textId="77777777" w:rsidR="007A3213" w:rsidRDefault="007A3213" w:rsidP="00495480">
+          <w:pPr>
+            <w:pStyle w:val="Fuzeile"/>
+            <w:tabs>
+              <w:tab w:val="clear" w:pos="4536"/>
+              <w:tab w:val="clear" w:pos="9072"/>
+            </w:tabs>
+            <w:jc w:val="right"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00495480">
+            <w:t xml:space="preserve">Seite </w:t>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00BC18F6">
+          <w:r w:rsidRPr="008A0A79">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
-            <w:t>3</w:t>
+            <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
-          <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
-[...6 lines deleted...]
-          </w:fldSimple>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="0E783086" w14:textId="77777777" w:rsidR="00D13B75" w:rsidRDefault="00D13B75" w:rsidP="00495480">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="7740"/>
         <w:tab w:val="right" w:pos="9720"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
-      <w:tblW w:w="5000" w:type="pct"/>
+      <w:tblW w:w="9639" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
-      <w:gridCol w:w="7749"/>
-[...1 lines deleted...]
-      <w:gridCol w:w="945"/>
+      <w:gridCol w:w="7160"/>
+      <w:gridCol w:w="1605"/>
+      <w:gridCol w:w="874"/>
     </w:tblGrid>
-    <w:tr w:rsidR="00206BA0" w14:paraId="4A225D9C" w14:textId="77777777" w:rsidTr="00206BA0">
+    <w:tr w:rsidR="004144B0" w14:paraId="78C52ECA" w14:textId="77777777" w:rsidTr="5A9DD538">
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="4020" w:type="pct"/>
+          <w:tcW w:w="7160" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="64686082" w14:textId="6D386642" w:rsidR="00206BA0" w:rsidRPr="00495480" w:rsidRDefault="00206BA0" w:rsidP="004D43BD">
+        <w:p w14:paraId="73F2C436" w14:textId="63FA8228" w:rsidR="004144B0" w:rsidRPr="00495480" w:rsidRDefault="008C2F66" w:rsidP="00D13B75">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
           </w:pPr>
+          <w:sdt>
+            <w:sdtPr>
+              <w:alias w:val="Autor"/>
+              <w:tag w:val=""/>
+              <w:id w:val="-1981226097"/>
+              <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:creator[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
+              <w:text/>
+            </w:sdtPr>
+            <w:sdtEndPr/>
+            <w:sdtContent>
+              <w:r w:rsidR="004144B0">
+                <w:t>Gesuch um Nachteilsausgleich</w:t>
+              </w:r>
+            </w:sdtContent>
+          </w:sdt>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="490" w:type="pct"/>
+          <w:tcW w:w="1605" w:type="dxa"/>
+          <w:tcMar>
+            <w:left w:w="57" w:type="dxa"/>
+            <w:right w:w="57" w:type="dxa"/>
+          </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="255C85F9" w14:textId="77777777" w:rsidR="00206BA0" w:rsidRPr="00495480" w:rsidRDefault="00206BA0" w:rsidP="00495480">
+        <w:p w14:paraId="435E4A3F" w14:textId="1121BC4E" w:rsidR="004144B0" w:rsidRPr="00495480" w:rsidRDefault="5A9DD538" w:rsidP="00495480">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
+          <w:r>
+            <w:t>16.09.2026</w:t>
+          </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
-          <w:tcW w:w="490" w:type="pct"/>
+          <w:tcW w:w="874" w:type="dxa"/>
         </w:tcPr>
-        <w:p w14:paraId="134B4853" w14:textId="7B84812D" w:rsidR="00206BA0" w:rsidRDefault="00206BA0" w:rsidP="00495480">
+        <w:p w14:paraId="13532BD4" w14:textId="77777777" w:rsidR="004144B0" w:rsidRDefault="004144B0" w:rsidP="00495480">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00495480">
+            <w:t xml:space="preserve">Seite </w:t>
+          </w:r>
+          <w:r w:rsidRPr="00495480">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:fldChar w:fldCharType="separate"/>
           </w:r>
-          <w:r w:rsidRPr="00BC18F6">
+          <w:r w:rsidRPr="008A0A79">
             <w:rPr>
               <w:noProof/>
               <w:lang w:val="de-DE"/>
             </w:rPr>
-            <w:t>1</w:t>
+            <w:t>2</w:t>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:t xml:space="preserve"> / </w:t>
           </w:r>
-          <w:fldSimple w:instr=" NUMPAGES   \* MERGEFORMAT ">
-[...6 lines deleted...]
-          </w:fldSimple>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="begin"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:instrText xml:space="preserve"> NUMPAGES   \* MERGEFORMAT </w:instrText>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="separate"/>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:t>6</w:t>
+          </w:r>
+          <w:r>
+            <w:rPr>
+              <w:noProof/>
+            </w:rPr>
+            <w:fldChar w:fldCharType="end"/>
+          </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
-  <w:p w14:paraId="236E1220" w14:textId="77777777" w:rsidR="00E67C07" w:rsidRDefault="00E67C07">
+  <w:p w14:paraId="236E1220" w14:textId="44290006" w:rsidR="00E67C07" w:rsidRDefault="00E67C07" w:rsidP="00B57C36">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4536"/>
+        <w:tab w:val="clear" w:pos="9072"/>
+        <w:tab w:val="left" w:pos="4170"/>
+      </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74FA98BF" w14:textId="77777777" w:rsidR="009236BE" w:rsidRDefault="009236BE" w:rsidP="00CC6B8E">
+    <w:p w14:paraId="0F460636" w14:textId="77777777" w:rsidR="008C2F66" w:rsidRDefault="008C2F66" w:rsidP="00CC6B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6820A142" w14:textId="77777777" w:rsidR="009236BE" w:rsidRDefault="009236BE" w:rsidP="00CC6B8E">
+    <w:p w14:paraId="342CD82D" w14:textId="77777777" w:rsidR="008C2F66" w:rsidRDefault="008C2F66" w:rsidP="00CC6B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="4CD5349E" w14:textId="77777777" w:rsidR="009236BE" w:rsidRDefault="009236BE">
+    <w:p w14:paraId="159F1578" w14:textId="77777777" w:rsidR="008C2F66" w:rsidRDefault="008C2F66">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:id="2">
+    <w:p w14:paraId="2E78F0F6" w14:textId="2C8F5A1A" w:rsidR="00C1435E" w:rsidRPr="00414EE6" w:rsidRDefault="00C1435E" w:rsidP="00C1435E">
+      <w:pPr>
+        <w:pStyle w:val="Funotentext"/>
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00414EE6">
+        <w:rPr>
+          <w:rStyle w:val="Funotenzeichen"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:footnoteRef/>
+      </w:r>
+      <w:r w:rsidRPr="00414EE6">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die Massnahmen dürfen sich ausschliesslich auf die äusseren Umstände der Leistungserbringung beziehen. Die fachlichen Anforderungen und der Prüfungszweck dürfen durch diese Massnahmen nicht verändert werden</w:t>
+      </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="734882A6" w14:textId="5286C91F" w:rsidR="00924893" w:rsidRDefault="00924893">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1FD44CF1" w14:textId="17DE9BEE" w:rsidR="00924893" w:rsidRDefault="00924893">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="062BBCB4" wp14:editId="1512199B">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
             <wp:posOffset>-2088515</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>605790</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2048400" cy="237600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -4101,51 +4481,51 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="76C1CB81" w14:textId="77777777" w:rsidR="00924893" w:rsidRDefault="00924893">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="3BC6C4B6" w14:textId="18DD242F" w:rsidR="00345D06" w:rsidRPr="00CF3DE4" w:rsidRDefault="00345D06">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r w:rsidRPr="00CF3DE4">
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658241" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="40B8600A" wp14:editId="53705E43">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
             <wp:posOffset>-2088515</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>530860</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2052000" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="5715" b="0"/>
@@ -4176,63 +4556,60 @@
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2052000" cy="900000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r w:rsidR="00961178" w:rsidRPr="00CF3DE4">
       <w:t>Fachstelle Diversität und Inklusives Studium</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="1CBAF3A2" w14:textId="728F616F" w:rsidR="0092687F" w:rsidRDefault="00961178" w:rsidP="00206BA0">
+  <w:p w14:paraId="1CBAF3A2" w14:textId="556CF542" w:rsidR="0092687F" w:rsidRDefault="0092687F" w:rsidP="00206BA0">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
-    <w:r w:rsidRPr="00CF3DE4">
-[...1 lines deleted...]
-    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF80"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="256C16F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1492" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="FFFFFF81"/>
     <w:multiLevelType w:val="singleLevel"/>
     <w:tmpl w:val="18DAA83C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
@@ -4436,50 +4813,179 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="05EF4FFC"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="28E8B754"/>
+    <w:lvl w:ilvl="0" w:tplc="835E48C6">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="331" w:hanging="255"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="638A349E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="☐"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="897" w:hanging="255"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cs="MS Gothic" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+        <w:i w:val="0"/>
+        <w:iCs w:val="0"/>
+        <w:spacing w:val="0"/>
+        <w:w w:val="99"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0A8868E0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1876" w:hanging="255"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="EFF05550">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2852" w:hanging="255"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="2DF0DEA0">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3828" w:hanging="255"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="4E72D78C">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4804" w:hanging="255"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="C17660CA">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5781" w:hanging="255"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="790AD460">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6757" w:hanging="255"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="DF02EB44">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="•"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7733" w:hanging="255"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+        <w:lang w:val="de-DE" w:eastAsia="en-US" w:bidi="ar-SA"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0936195F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="699C121E"/>
     <w:lvl w:ilvl="0" w:tplc="0807000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
@@ -4524,51 +5030,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0AA333E5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C3F2AFF6"/>
     <w:lvl w:ilvl="0" w:tplc="08070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4637,51 +5143,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B86378E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="FF3A01E8"/>
     <w:lvl w:ilvl="0" w:tplc="08070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4750,51 +5256,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0C170503"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="321010DA"/>
     <w:lvl w:ilvl="0" w:tplc="F690729C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="0C0808"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -4840,51 +5346,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0F5867F8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="181E74BC"/>
     <w:lvl w:ilvl="0" w:tplc="56C8CFEC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -4952,51 +5458,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="10930274"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="321010DA"/>
     <w:lvl w:ilvl="0" w:tplc="F690729C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="0C0808"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5042,51 +5548,200 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1921449C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="8B164480"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="26F836F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="321010DA"/>
     <w:lvl w:ilvl="0" w:tplc="F690729C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="0C0808"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5132,51 +5787,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2A105FCC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C64E50D0"/>
     <w:lvl w:ilvl="0" w:tplc="C1FC86B0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="A4AA9F2C">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="F69ED2EA">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
@@ -5218,51 +5873,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="27146FE4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="ECCCF00E">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2C5F05AE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1390FDB6"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -5331,51 +5986,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32A64837"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="AB2411B2"/>
     <w:lvl w:ilvl="0" w:tplc="F690729C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="0C0808"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5421,51 +6076,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="34F8408A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="321010DA"/>
     <w:lvl w:ilvl="0" w:tplc="F690729C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="0C0808"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5511,51 +6166,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="35EC610F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9338720E"/>
     <w:lvl w:ilvl="0" w:tplc="6626494E">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cstheme="minorBidi" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -5623,51 +6278,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3A5D46B1"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0807001F"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
@@ -5712,51 +6367,51 @@
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3240" w:hanging="1080"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3744" w:hanging="1224"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="41714BAE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="321010DA"/>
     <w:lvl w:ilvl="0" w:tplc="F690729C">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1211" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:cstheme="minorBidi" w:hint="default"/>
         <w:color w:val="0C0808"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1931" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -5802,51 +6457,164 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5531" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6251" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6971" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E264FE1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9ABEFB56"/>
+    <w:lvl w:ilvl="0" w:tplc="08070001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="08070001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E3471BC"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="32266932"/>
     <w:lvl w:ilvl="0" w:tplc="400804BE">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="644" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1364" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
@@ -5891,51 +6659,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4964" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5684" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6404" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4E7774B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3BC8BFE8"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6004,51 +6772,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="52A36CAF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8752C7C4"/>
     <w:lvl w:ilvl="0" w:tplc="3FFAADFE">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="–"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -6116,51 +6884,137 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55B41D22"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="96B2D212"/>
+    <w:lvl w:ilvl="0" w:tplc="08070019">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1931" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2651" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3371" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4091" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4811" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="5531" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0807000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6251" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6971" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="7691" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5F337887"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="08070025"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="432" w:hanging="432"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
@@ -6210,51 +7064,51 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:pStyle w:val="berschrift8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74BD4246"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55CE17BC"/>
     <w:lvl w:ilvl="0" w:tplc="08070005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6323,51 +7177,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7A9753E9"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="03346386"/>
     <w:lvl w:ilvl="0" w:tplc="8F0ADE98">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="786" w:hanging="360"/>
         <w:jc w:val="right"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsia="Times New Roman" w:hAnsiTheme="minorHAnsi" w:cstheme="minorHAnsi" w:hint="default"/>
         <w:color w:val="0C0808"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="FA9CD90E">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -6440,51 +7294,51 @@
     <w:lvl w:ilvl="7" w:tplc="4FFCC880">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6494" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="58EA7690">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7304" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AB1326F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1F1CEB1E"/>
     <w:lvl w:ilvl="0" w:tplc="08070001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -6553,51 +7407,51 @@
     <w:lvl w:ilvl="7" w:tplc="08070003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="08070005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7D5E42B7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4CEA20B8"/>
     <w:lvl w:ilvl="0" w:tplc="0807000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -6640,844 +7494,1157 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="08070019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0807001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="64232175">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1490705325">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="278804301">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="1226528611">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1913275836">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1757168225">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="432669688">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="709569841">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1523127677">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="102263114">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1565487728">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="2061636703">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="11029274">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="1672756231">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15" w16cid:durableId="1491797259">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="16" w16cid:durableId="784538004">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="17" w16cid:durableId="1000079360">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="18" w16cid:durableId="575818864">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="1148590003">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1485972654">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1900435230">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="623199207">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="628244949">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1048722068">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="542863676">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="2119179427">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="24" w16cid:durableId="1048722068">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="27" w16cid:durableId="707922549">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="25" w16cid:durableId="542863676">
-[...5 lines deleted...]
-  <w:num w:numId="27" w16cid:durableId="707922549">
+  <w:num w:numId="28" w16cid:durableId="1574781321">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="28" w16cid:durableId="1574781321">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="29" w16cid:durableId="776829644">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="30" w16cid:durableId="697127400">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="31" w16cid:durableId="1521553198">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="718818853">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="1434938797">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1002852780">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1573391506">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="36" w16cid:durableId="1678343434">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37" w16cid:durableId="698553809">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38" w16cid:durableId="890189364">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="39" w16cid:durableId="396712486">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="40" w16cid:durableId="249587553">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="32" w16cid:durableId="718818853">
-[...8 lines deleted...]
-  <w:num w:numId="35" w16cid:durableId="1573391506">
+  <w:num w:numId="41" w16cid:durableId="625811819">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="36" w16cid:durableId="1678343434">
+  <w:num w:numId="42" w16cid:durableId="1292593405">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="43" w16cid:durableId="1978686528">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="37" w16cid:durableId="698553809">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="44" w16cid:durableId="460080778">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="38" w16cid:durableId="890189364">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="45" w16cid:durableId="748816856">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="39" w16cid:durableId="396712486">
-[...8 lines deleted...]
-  <w:num w:numId="42" w16cid:durableId="1292593405">
+  <w:num w:numId="46" w16cid:durableId="1302423944">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="43" w16cid:durableId="1978686528">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="47" w16cid:durableId="1129857509">
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneSortMethod w:val="0000"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1"/>
+  <w:documentProtection w:edit="forms" w:enforcement="0"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="567"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002C642F"/>
+    <w:rsid w:val="00000673"/>
     <w:rsid w:val="000008BB"/>
     <w:rsid w:val="00000C50"/>
     <w:rsid w:val="000033A8"/>
+    <w:rsid w:val="00005DE4"/>
+    <w:rsid w:val="00012946"/>
     <w:rsid w:val="0001364D"/>
+    <w:rsid w:val="00014029"/>
     <w:rsid w:val="00015D04"/>
     <w:rsid w:val="0001741D"/>
     <w:rsid w:val="00017A3E"/>
     <w:rsid w:val="00020573"/>
+    <w:rsid w:val="000228F6"/>
     <w:rsid w:val="00024344"/>
+    <w:rsid w:val="00024757"/>
     <w:rsid w:val="00026B6A"/>
+    <w:rsid w:val="00030260"/>
     <w:rsid w:val="00031AEA"/>
+    <w:rsid w:val="00032513"/>
+    <w:rsid w:val="000325C9"/>
     <w:rsid w:val="00034803"/>
     <w:rsid w:val="00034C1D"/>
     <w:rsid w:val="000428D6"/>
     <w:rsid w:val="00044C58"/>
+    <w:rsid w:val="00052D14"/>
     <w:rsid w:val="00064C95"/>
     <w:rsid w:val="00065732"/>
     <w:rsid w:val="00071A63"/>
     <w:rsid w:val="000728E8"/>
+    <w:rsid w:val="00075512"/>
+    <w:rsid w:val="00076CC9"/>
     <w:rsid w:val="00080D4A"/>
+    <w:rsid w:val="00085FEB"/>
+    <w:rsid w:val="000924B9"/>
     <w:rsid w:val="00092BC0"/>
+    <w:rsid w:val="00094D28"/>
     <w:rsid w:val="00094D6D"/>
     <w:rsid w:val="0009722F"/>
+    <w:rsid w:val="000978C3"/>
+    <w:rsid w:val="00097EC8"/>
+    <w:rsid w:val="000A2D11"/>
     <w:rsid w:val="000A35FF"/>
     <w:rsid w:val="000A5691"/>
     <w:rsid w:val="000A5775"/>
     <w:rsid w:val="000B122A"/>
     <w:rsid w:val="000B14ED"/>
     <w:rsid w:val="000B42FD"/>
     <w:rsid w:val="000B53FE"/>
     <w:rsid w:val="000C30BA"/>
+    <w:rsid w:val="000C4D66"/>
+    <w:rsid w:val="000C5CE8"/>
     <w:rsid w:val="000D07FB"/>
     <w:rsid w:val="000D43A8"/>
+    <w:rsid w:val="000E0F24"/>
     <w:rsid w:val="000E55DB"/>
     <w:rsid w:val="000E5682"/>
+    <w:rsid w:val="000F3437"/>
+    <w:rsid w:val="000F41B6"/>
     <w:rsid w:val="00101DAC"/>
     <w:rsid w:val="00103CE6"/>
     <w:rsid w:val="00104175"/>
     <w:rsid w:val="001066D8"/>
+    <w:rsid w:val="00111BAF"/>
     <w:rsid w:val="001166DA"/>
     <w:rsid w:val="00116D52"/>
     <w:rsid w:val="001175BF"/>
     <w:rsid w:val="00117B55"/>
     <w:rsid w:val="00122D73"/>
+    <w:rsid w:val="001230F7"/>
     <w:rsid w:val="00123A26"/>
+    <w:rsid w:val="00124522"/>
+    <w:rsid w:val="001268EC"/>
     <w:rsid w:val="00130913"/>
     <w:rsid w:val="00135AC9"/>
     <w:rsid w:val="001367B1"/>
     <w:rsid w:val="0013697C"/>
     <w:rsid w:val="00140713"/>
     <w:rsid w:val="0014147C"/>
     <w:rsid w:val="00141B66"/>
+    <w:rsid w:val="001466BE"/>
+    <w:rsid w:val="00146991"/>
+    <w:rsid w:val="00151210"/>
+    <w:rsid w:val="00151678"/>
+    <w:rsid w:val="00151DE1"/>
+    <w:rsid w:val="001523B6"/>
     <w:rsid w:val="00154111"/>
     <w:rsid w:val="00167EDF"/>
     <w:rsid w:val="00176061"/>
     <w:rsid w:val="00185B14"/>
+    <w:rsid w:val="001900E2"/>
     <w:rsid w:val="00193E6F"/>
+    <w:rsid w:val="001967F6"/>
     <w:rsid w:val="00196B21"/>
     <w:rsid w:val="001A068D"/>
     <w:rsid w:val="001A11F7"/>
     <w:rsid w:val="001A207E"/>
+    <w:rsid w:val="001A3636"/>
     <w:rsid w:val="001A4C53"/>
     <w:rsid w:val="001A6BB1"/>
     <w:rsid w:val="001B2559"/>
     <w:rsid w:val="001B35B5"/>
     <w:rsid w:val="001B50C1"/>
     <w:rsid w:val="001B583D"/>
     <w:rsid w:val="001B6099"/>
+    <w:rsid w:val="001B6400"/>
     <w:rsid w:val="001B78F8"/>
+    <w:rsid w:val="001C16C1"/>
+    <w:rsid w:val="001C28DC"/>
     <w:rsid w:val="001D2F7E"/>
+    <w:rsid w:val="001D7A71"/>
+    <w:rsid w:val="001E07E5"/>
+    <w:rsid w:val="001E1379"/>
     <w:rsid w:val="001E5D89"/>
+    <w:rsid w:val="001E62C7"/>
+    <w:rsid w:val="001F0831"/>
     <w:rsid w:val="001F7392"/>
     <w:rsid w:val="00200679"/>
+    <w:rsid w:val="002030DD"/>
     <w:rsid w:val="002057EF"/>
     <w:rsid w:val="00206ABD"/>
     <w:rsid w:val="00206BA0"/>
     <w:rsid w:val="0021000E"/>
+    <w:rsid w:val="002110BE"/>
     <w:rsid w:val="0022002F"/>
     <w:rsid w:val="00221C60"/>
     <w:rsid w:val="00221DF6"/>
+    <w:rsid w:val="002235FD"/>
     <w:rsid w:val="002317C2"/>
     <w:rsid w:val="0023545A"/>
     <w:rsid w:val="00235DE6"/>
     <w:rsid w:val="0023601E"/>
+    <w:rsid w:val="00236C3B"/>
+    <w:rsid w:val="00240144"/>
     <w:rsid w:val="002421FC"/>
     <w:rsid w:val="00242597"/>
     <w:rsid w:val="00242784"/>
     <w:rsid w:val="00242BD7"/>
+    <w:rsid w:val="00245E56"/>
     <w:rsid w:val="00246B97"/>
     <w:rsid w:val="0025558D"/>
     <w:rsid w:val="002667DC"/>
     <w:rsid w:val="0026751E"/>
     <w:rsid w:val="0027207C"/>
     <w:rsid w:val="002721F9"/>
+    <w:rsid w:val="00274BD3"/>
     <w:rsid w:val="002754ED"/>
     <w:rsid w:val="00276FD6"/>
+    <w:rsid w:val="00282F32"/>
     <w:rsid w:val="00297F4A"/>
+    <w:rsid w:val="002A0FF9"/>
+    <w:rsid w:val="002A65CF"/>
+    <w:rsid w:val="002B27BC"/>
     <w:rsid w:val="002B4F9C"/>
     <w:rsid w:val="002C642F"/>
     <w:rsid w:val="002C6ECE"/>
     <w:rsid w:val="002D70C4"/>
+    <w:rsid w:val="002E1BE2"/>
     <w:rsid w:val="002E5254"/>
     <w:rsid w:val="002E7BF5"/>
+    <w:rsid w:val="00300C3D"/>
     <w:rsid w:val="00300F05"/>
+    <w:rsid w:val="0030299F"/>
+    <w:rsid w:val="00314883"/>
+    <w:rsid w:val="00317123"/>
+    <w:rsid w:val="003175F5"/>
     <w:rsid w:val="003259A1"/>
     <w:rsid w:val="0032645C"/>
     <w:rsid w:val="003303F1"/>
     <w:rsid w:val="00336606"/>
     <w:rsid w:val="00340305"/>
     <w:rsid w:val="003404B7"/>
     <w:rsid w:val="00342CF6"/>
+    <w:rsid w:val="003431AD"/>
     <w:rsid w:val="00345D06"/>
+    <w:rsid w:val="00347727"/>
+    <w:rsid w:val="00353B26"/>
     <w:rsid w:val="00353E2A"/>
     <w:rsid w:val="0035491D"/>
+    <w:rsid w:val="003551AA"/>
     <w:rsid w:val="00366D1E"/>
     <w:rsid w:val="00370A9E"/>
+    <w:rsid w:val="00377067"/>
     <w:rsid w:val="003837ED"/>
     <w:rsid w:val="0038443B"/>
     <w:rsid w:val="0038632E"/>
     <w:rsid w:val="00386544"/>
     <w:rsid w:val="00386CAD"/>
+    <w:rsid w:val="0038733C"/>
     <w:rsid w:val="0039300F"/>
     <w:rsid w:val="0039692B"/>
+    <w:rsid w:val="00396CF8"/>
     <w:rsid w:val="003A5F2D"/>
+    <w:rsid w:val="003A6123"/>
     <w:rsid w:val="003B1CFE"/>
+    <w:rsid w:val="003B2E30"/>
     <w:rsid w:val="003B3983"/>
     <w:rsid w:val="003B7B03"/>
     <w:rsid w:val="003C13AB"/>
+    <w:rsid w:val="003C20BB"/>
     <w:rsid w:val="003C30D6"/>
     <w:rsid w:val="003C4148"/>
     <w:rsid w:val="003C6641"/>
+    <w:rsid w:val="003D1F80"/>
+    <w:rsid w:val="003D30E8"/>
     <w:rsid w:val="003D522D"/>
     <w:rsid w:val="003D6B34"/>
+    <w:rsid w:val="003E215B"/>
     <w:rsid w:val="003E6846"/>
     <w:rsid w:val="003E70D5"/>
+    <w:rsid w:val="003F099F"/>
+    <w:rsid w:val="003F1EAA"/>
     <w:rsid w:val="003F2911"/>
     <w:rsid w:val="003F3E9C"/>
     <w:rsid w:val="00400552"/>
     <w:rsid w:val="004005C5"/>
+    <w:rsid w:val="00402E34"/>
     <w:rsid w:val="00403241"/>
+    <w:rsid w:val="00404E15"/>
+    <w:rsid w:val="00405321"/>
     <w:rsid w:val="00406F0C"/>
+    <w:rsid w:val="00410FC5"/>
     <w:rsid w:val="004136A3"/>
+    <w:rsid w:val="004144B0"/>
+    <w:rsid w:val="00414EE6"/>
+    <w:rsid w:val="004159D7"/>
     <w:rsid w:val="00423F51"/>
     <w:rsid w:val="004243C8"/>
     <w:rsid w:val="004251CB"/>
+    <w:rsid w:val="0042546B"/>
     <w:rsid w:val="00425FC0"/>
     <w:rsid w:val="00427897"/>
+    <w:rsid w:val="00432E43"/>
     <w:rsid w:val="00436670"/>
+    <w:rsid w:val="00441617"/>
     <w:rsid w:val="0044240A"/>
     <w:rsid w:val="00443802"/>
+    <w:rsid w:val="00445FEC"/>
     <w:rsid w:val="00446C08"/>
     <w:rsid w:val="004478FD"/>
+    <w:rsid w:val="0045143C"/>
     <w:rsid w:val="00454185"/>
+    <w:rsid w:val="00454EEC"/>
     <w:rsid w:val="004553F4"/>
     <w:rsid w:val="004609CF"/>
     <w:rsid w:val="00460BD7"/>
     <w:rsid w:val="00462B9F"/>
     <w:rsid w:val="0046421F"/>
     <w:rsid w:val="00465934"/>
     <w:rsid w:val="00470E0B"/>
+    <w:rsid w:val="00471C99"/>
     <w:rsid w:val="004806FD"/>
     <w:rsid w:val="00484495"/>
     <w:rsid w:val="004860F0"/>
     <w:rsid w:val="0049032E"/>
     <w:rsid w:val="00495480"/>
+    <w:rsid w:val="004A6837"/>
+    <w:rsid w:val="004B0991"/>
     <w:rsid w:val="004B4CEF"/>
     <w:rsid w:val="004B605A"/>
     <w:rsid w:val="004B62E6"/>
     <w:rsid w:val="004C05DF"/>
     <w:rsid w:val="004C101F"/>
     <w:rsid w:val="004C257F"/>
     <w:rsid w:val="004C3BED"/>
     <w:rsid w:val="004C4A16"/>
     <w:rsid w:val="004D01C4"/>
     <w:rsid w:val="004D0CC4"/>
     <w:rsid w:val="004D11FC"/>
     <w:rsid w:val="004D3C6B"/>
     <w:rsid w:val="004D43BD"/>
     <w:rsid w:val="004D6410"/>
     <w:rsid w:val="004D6583"/>
     <w:rsid w:val="004F162B"/>
     <w:rsid w:val="004F1841"/>
     <w:rsid w:val="004F27F8"/>
     <w:rsid w:val="004F6F35"/>
     <w:rsid w:val="00500946"/>
     <w:rsid w:val="00506312"/>
     <w:rsid w:val="005111BA"/>
     <w:rsid w:val="00511C81"/>
     <w:rsid w:val="00511D00"/>
     <w:rsid w:val="00524E17"/>
     <w:rsid w:val="005261B8"/>
     <w:rsid w:val="00526C05"/>
     <w:rsid w:val="00527A0F"/>
     <w:rsid w:val="00527A2E"/>
     <w:rsid w:val="00527A49"/>
+    <w:rsid w:val="0053166D"/>
+    <w:rsid w:val="0053382C"/>
     <w:rsid w:val="0054126C"/>
+    <w:rsid w:val="0054295E"/>
     <w:rsid w:val="00547B96"/>
     <w:rsid w:val="00554CAA"/>
+    <w:rsid w:val="00556085"/>
     <w:rsid w:val="00556A35"/>
     <w:rsid w:val="00560255"/>
     <w:rsid w:val="00560816"/>
+    <w:rsid w:val="00560CE1"/>
     <w:rsid w:val="005613AE"/>
+    <w:rsid w:val="00562B0A"/>
     <w:rsid w:val="00563450"/>
+    <w:rsid w:val="00563AF2"/>
     <w:rsid w:val="00572FD2"/>
     <w:rsid w:val="00574AE3"/>
     <w:rsid w:val="00584F15"/>
     <w:rsid w:val="005921CB"/>
     <w:rsid w:val="00593C68"/>
+    <w:rsid w:val="00594853"/>
     <w:rsid w:val="00597CE2"/>
+    <w:rsid w:val="005A63B3"/>
     <w:rsid w:val="005A7BB0"/>
     <w:rsid w:val="005B0359"/>
     <w:rsid w:val="005B4A16"/>
+    <w:rsid w:val="005B5598"/>
     <w:rsid w:val="005B66D1"/>
     <w:rsid w:val="005B7836"/>
+    <w:rsid w:val="005C20FF"/>
     <w:rsid w:val="005C3193"/>
     <w:rsid w:val="005C6FBE"/>
     <w:rsid w:val="005C712A"/>
     <w:rsid w:val="005C7D70"/>
     <w:rsid w:val="005D0F94"/>
+    <w:rsid w:val="005D120F"/>
     <w:rsid w:val="005D560A"/>
     <w:rsid w:val="005D5BB1"/>
+    <w:rsid w:val="005D6C08"/>
+    <w:rsid w:val="005E10F1"/>
     <w:rsid w:val="005E450C"/>
+    <w:rsid w:val="005E5CD5"/>
     <w:rsid w:val="005F66B8"/>
     <w:rsid w:val="00604796"/>
     <w:rsid w:val="0060726B"/>
+    <w:rsid w:val="00612EFE"/>
     <w:rsid w:val="00613069"/>
     <w:rsid w:val="006176BC"/>
+    <w:rsid w:val="00617C96"/>
     <w:rsid w:val="0062001A"/>
     <w:rsid w:val="00620AEF"/>
+    <w:rsid w:val="00634CC9"/>
+    <w:rsid w:val="006416A4"/>
     <w:rsid w:val="0064171B"/>
     <w:rsid w:val="00643475"/>
     <w:rsid w:val="00643B20"/>
     <w:rsid w:val="00643DCC"/>
+    <w:rsid w:val="00647999"/>
     <w:rsid w:val="006519D7"/>
     <w:rsid w:val="00653E68"/>
     <w:rsid w:val="00656F62"/>
     <w:rsid w:val="0066040E"/>
     <w:rsid w:val="00661E1A"/>
     <w:rsid w:val="00662F31"/>
     <w:rsid w:val="00662FB9"/>
     <w:rsid w:val="00671F7A"/>
     <w:rsid w:val="006758F3"/>
+    <w:rsid w:val="00676A7C"/>
+    <w:rsid w:val="00677251"/>
     <w:rsid w:val="00677CD0"/>
     <w:rsid w:val="00683EB3"/>
     <w:rsid w:val="006843B7"/>
     <w:rsid w:val="00684B4B"/>
     <w:rsid w:val="006870CC"/>
+    <w:rsid w:val="006914E2"/>
     <w:rsid w:val="006914ED"/>
     <w:rsid w:val="00691BEE"/>
     <w:rsid w:val="00692937"/>
+    <w:rsid w:val="0069363B"/>
+    <w:rsid w:val="00693911"/>
     <w:rsid w:val="00693FB8"/>
     <w:rsid w:val="006949FC"/>
     <w:rsid w:val="00695C74"/>
     <w:rsid w:val="006A3072"/>
     <w:rsid w:val="006A5C4D"/>
     <w:rsid w:val="006B29BB"/>
+    <w:rsid w:val="006B5C35"/>
     <w:rsid w:val="006C4604"/>
+    <w:rsid w:val="006D11A6"/>
+    <w:rsid w:val="006D16EC"/>
     <w:rsid w:val="006D289C"/>
     <w:rsid w:val="006D3B07"/>
     <w:rsid w:val="006D48B4"/>
+    <w:rsid w:val="006D52A2"/>
     <w:rsid w:val="006D5D12"/>
     <w:rsid w:val="006D62D9"/>
+    <w:rsid w:val="006D650B"/>
+    <w:rsid w:val="006D79A2"/>
+    <w:rsid w:val="006E0DDB"/>
+    <w:rsid w:val="006E12EC"/>
     <w:rsid w:val="006E1CFE"/>
     <w:rsid w:val="006E40A5"/>
     <w:rsid w:val="006E4221"/>
+    <w:rsid w:val="006E56EC"/>
+    <w:rsid w:val="006E6056"/>
+    <w:rsid w:val="006F117D"/>
+    <w:rsid w:val="006F3517"/>
     <w:rsid w:val="006F39B1"/>
     <w:rsid w:val="006F6E64"/>
+    <w:rsid w:val="00705938"/>
     <w:rsid w:val="00706158"/>
     <w:rsid w:val="00710384"/>
     <w:rsid w:val="0071148E"/>
+    <w:rsid w:val="00711E25"/>
+    <w:rsid w:val="00717DBC"/>
+    <w:rsid w:val="007264E4"/>
     <w:rsid w:val="00730F41"/>
     <w:rsid w:val="00734544"/>
+    <w:rsid w:val="00735390"/>
+    <w:rsid w:val="00735DB8"/>
+    <w:rsid w:val="007400BD"/>
     <w:rsid w:val="007426DA"/>
     <w:rsid w:val="00744383"/>
     <w:rsid w:val="00747EFF"/>
     <w:rsid w:val="007514FC"/>
     <w:rsid w:val="00751DE0"/>
     <w:rsid w:val="00752E45"/>
+    <w:rsid w:val="00755910"/>
     <w:rsid w:val="007756C7"/>
     <w:rsid w:val="00777B6E"/>
     <w:rsid w:val="007812A2"/>
     <w:rsid w:val="0078256A"/>
     <w:rsid w:val="00782D00"/>
     <w:rsid w:val="0078375E"/>
+    <w:rsid w:val="00783E1B"/>
     <w:rsid w:val="00783EE6"/>
     <w:rsid w:val="0078623E"/>
     <w:rsid w:val="00787EA0"/>
     <w:rsid w:val="0079545D"/>
+    <w:rsid w:val="007A3213"/>
     <w:rsid w:val="007A6AC8"/>
+    <w:rsid w:val="007A6F31"/>
     <w:rsid w:val="007B0C50"/>
+    <w:rsid w:val="007B15C1"/>
+    <w:rsid w:val="007C1510"/>
+    <w:rsid w:val="007C56BE"/>
     <w:rsid w:val="007C643D"/>
+    <w:rsid w:val="007C7ACE"/>
     <w:rsid w:val="007D3213"/>
+    <w:rsid w:val="007E00EC"/>
     <w:rsid w:val="007E24AB"/>
     <w:rsid w:val="007E3FFE"/>
+    <w:rsid w:val="007E6B31"/>
     <w:rsid w:val="007E7D9F"/>
     <w:rsid w:val="007F51C0"/>
+    <w:rsid w:val="007F559C"/>
     <w:rsid w:val="007F5EA4"/>
+    <w:rsid w:val="0080614D"/>
     <w:rsid w:val="0081406A"/>
+    <w:rsid w:val="00814300"/>
+    <w:rsid w:val="008163A8"/>
     <w:rsid w:val="0081706E"/>
     <w:rsid w:val="00821276"/>
+    <w:rsid w:val="0082196F"/>
     <w:rsid w:val="00822864"/>
     <w:rsid w:val="00823753"/>
     <w:rsid w:val="0082486D"/>
+    <w:rsid w:val="00830F66"/>
     <w:rsid w:val="008330AC"/>
+    <w:rsid w:val="00834863"/>
+    <w:rsid w:val="008416B7"/>
     <w:rsid w:val="00842403"/>
     <w:rsid w:val="00853BC7"/>
     <w:rsid w:val="00856155"/>
     <w:rsid w:val="0085707F"/>
+    <w:rsid w:val="00860756"/>
     <w:rsid w:val="0086077A"/>
+    <w:rsid w:val="0086127D"/>
+    <w:rsid w:val="00863B5D"/>
     <w:rsid w:val="00864F3E"/>
     <w:rsid w:val="008651D3"/>
     <w:rsid w:val="008658D4"/>
     <w:rsid w:val="008677F7"/>
     <w:rsid w:val="008710DC"/>
+    <w:rsid w:val="00873738"/>
     <w:rsid w:val="0087417F"/>
     <w:rsid w:val="00875619"/>
     <w:rsid w:val="00881C91"/>
     <w:rsid w:val="00882574"/>
     <w:rsid w:val="008829A2"/>
     <w:rsid w:val="00884106"/>
     <w:rsid w:val="0088421F"/>
     <w:rsid w:val="00891FCC"/>
     <w:rsid w:val="00892321"/>
+    <w:rsid w:val="008A0358"/>
     <w:rsid w:val="008A4154"/>
     <w:rsid w:val="008B143A"/>
     <w:rsid w:val="008C1671"/>
+    <w:rsid w:val="008C2F66"/>
+    <w:rsid w:val="008C4186"/>
     <w:rsid w:val="008C5ADA"/>
     <w:rsid w:val="008D0C65"/>
+    <w:rsid w:val="008D0E60"/>
     <w:rsid w:val="008D2FBE"/>
+    <w:rsid w:val="008D358C"/>
+    <w:rsid w:val="008D3B3C"/>
+    <w:rsid w:val="008D6CC4"/>
     <w:rsid w:val="008E109B"/>
+    <w:rsid w:val="008E2828"/>
+    <w:rsid w:val="008E4B4B"/>
+    <w:rsid w:val="008F00AE"/>
+    <w:rsid w:val="008F114F"/>
+    <w:rsid w:val="00900C05"/>
     <w:rsid w:val="0090336A"/>
     <w:rsid w:val="00907039"/>
+    <w:rsid w:val="0091091A"/>
     <w:rsid w:val="009120CA"/>
     <w:rsid w:val="00913F1D"/>
+    <w:rsid w:val="00916D4F"/>
+    <w:rsid w:val="009172A2"/>
+    <w:rsid w:val="00917802"/>
     <w:rsid w:val="00920E4D"/>
     <w:rsid w:val="009236BE"/>
     <w:rsid w:val="00924893"/>
     <w:rsid w:val="0092687F"/>
     <w:rsid w:val="0092704E"/>
     <w:rsid w:val="00930272"/>
     <w:rsid w:val="00931811"/>
     <w:rsid w:val="0093513B"/>
     <w:rsid w:val="009359DD"/>
     <w:rsid w:val="00936338"/>
     <w:rsid w:val="009371FF"/>
+    <w:rsid w:val="00950BFE"/>
+    <w:rsid w:val="0095179A"/>
     <w:rsid w:val="00961178"/>
     <w:rsid w:val="0097130F"/>
+    <w:rsid w:val="00971836"/>
+    <w:rsid w:val="00972745"/>
+    <w:rsid w:val="00975DBF"/>
     <w:rsid w:val="009761B9"/>
     <w:rsid w:val="00976D3F"/>
     <w:rsid w:val="009779A9"/>
+    <w:rsid w:val="00981383"/>
     <w:rsid w:val="0098396B"/>
+    <w:rsid w:val="00986EE3"/>
     <w:rsid w:val="0098714A"/>
+    <w:rsid w:val="00993005"/>
     <w:rsid w:val="00993E23"/>
     <w:rsid w:val="0099624E"/>
+    <w:rsid w:val="009A0F28"/>
+    <w:rsid w:val="009A1A28"/>
+    <w:rsid w:val="009A2FD8"/>
     <w:rsid w:val="009A3D50"/>
     <w:rsid w:val="009A466C"/>
     <w:rsid w:val="009B03BF"/>
     <w:rsid w:val="009B4FC8"/>
+    <w:rsid w:val="009B720B"/>
     <w:rsid w:val="009B7D04"/>
+    <w:rsid w:val="009C0FB6"/>
     <w:rsid w:val="009C14FE"/>
     <w:rsid w:val="009C2A29"/>
+    <w:rsid w:val="009C463C"/>
     <w:rsid w:val="009C7A7D"/>
     <w:rsid w:val="009D0585"/>
+    <w:rsid w:val="009D4B4B"/>
     <w:rsid w:val="009E1781"/>
     <w:rsid w:val="009E7287"/>
+    <w:rsid w:val="009E7C74"/>
+    <w:rsid w:val="009F0DF7"/>
+    <w:rsid w:val="009F7676"/>
     <w:rsid w:val="009F7D0F"/>
+    <w:rsid w:val="00A011C2"/>
+    <w:rsid w:val="00A1032E"/>
+    <w:rsid w:val="00A11F70"/>
     <w:rsid w:val="00A15C76"/>
     <w:rsid w:val="00A203A2"/>
     <w:rsid w:val="00A20438"/>
     <w:rsid w:val="00A20491"/>
     <w:rsid w:val="00A21A2A"/>
     <w:rsid w:val="00A2429B"/>
     <w:rsid w:val="00A25AD2"/>
     <w:rsid w:val="00A25E63"/>
+    <w:rsid w:val="00A2675A"/>
+    <w:rsid w:val="00A339BD"/>
+    <w:rsid w:val="00A3416B"/>
     <w:rsid w:val="00A348DA"/>
     <w:rsid w:val="00A3673D"/>
+    <w:rsid w:val="00A373B7"/>
     <w:rsid w:val="00A409BA"/>
     <w:rsid w:val="00A443A4"/>
+    <w:rsid w:val="00A528A9"/>
     <w:rsid w:val="00A545C0"/>
+    <w:rsid w:val="00A66F86"/>
     <w:rsid w:val="00A72C52"/>
     <w:rsid w:val="00A7798B"/>
     <w:rsid w:val="00A806D9"/>
     <w:rsid w:val="00A8194F"/>
+    <w:rsid w:val="00A84635"/>
     <w:rsid w:val="00A862B8"/>
     <w:rsid w:val="00A86A2B"/>
+    <w:rsid w:val="00A91101"/>
     <w:rsid w:val="00A9299E"/>
     <w:rsid w:val="00A94CF4"/>
     <w:rsid w:val="00A9556B"/>
     <w:rsid w:val="00A95898"/>
     <w:rsid w:val="00AA12CC"/>
+    <w:rsid w:val="00AA1D00"/>
     <w:rsid w:val="00AA287A"/>
     <w:rsid w:val="00AA31CA"/>
     <w:rsid w:val="00AA3411"/>
     <w:rsid w:val="00AA47B3"/>
     <w:rsid w:val="00AB1688"/>
+    <w:rsid w:val="00AC33CD"/>
+    <w:rsid w:val="00AC5EF6"/>
     <w:rsid w:val="00AD46D3"/>
+    <w:rsid w:val="00AD5C32"/>
     <w:rsid w:val="00AD6C10"/>
+    <w:rsid w:val="00AE0A3C"/>
     <w:rsid w:val="00AE1505"/>
     <w:rsid w:val="00AE22F4"/>
     <w:rsid w:val="00AE36FA"/>
+    <w:rsid w:val="00AE3E9D"/>
     <w:rsid w:val="00AE6497"/>
+    <w:rsid w:val="00AE7FCB"/>
     <w:rsid w:val="00AF00A0"/>
     <w:rsid w:val="00AF03DA"/>
     <w:rsid w:val="00AF0BF8"/>
     <w:rsid w:val="00AF3022"/>
+    <w:rsid w:val="00B07B27"/>
     <w:rsid w:val="00B11EB3"/>
     <w:rsid w:val="00B137C0"/>
     <w:rsid w:val="00B13CC0"/>
     <w:rsid w:val="00B14468"/>
     <w:rsid w:val="00B17782"/>
     <w:rsid w:val="00B21610"/>
     <w:rsid w:val="00B2254E"/>
     <w:rsid w:val="00B22589"/>
+    <w:rsid w:val="00B31288"/>
     <w:rsid w:val="00B3179E"/>
     <w:rsid w:val="00B32C6D"/>
     <w:rsid w:val="00B344B1"/>
+    <w:rsid w:val="00B452AD"/>
     <w:rsid w:val="00B5078E"/>
     <w:rsid w:val="00B557DC"/>
     <w:rsid w:val="00B5592A"/>
+    <w:rsid w:val="00B57515"/>
+    <w:rsid w:val="00B57C36"/>
+    <w:rsid w:val="00B57D6F"/>
     <w:rsid w:val="00B603A7"/>
     <w:rsid w:val="00B63297"/>
+    <w:rsid w:val="00B637F2"/>
     <w:rsid w:val="00B65327"/>
     <w:rsid w:val="00B65BFB"/>
     <w:rsid w:val="00B72652"/>
+    <w:rsid w:val="00B816D3"/>
     <w:rsid w:val="00B81A2B"/>
     <w:rsid w:val="00B82DEE"/>
+    <w:rsid w:val="00B93657"/>
     <w:rsid w:val="00B9382B"/>
     <w:rsid w:val="00B9485E"/>
     <w:rsid w:val="00B96DAA"/>
     <w:rsid w:val="00BA260B"/>
     <w:rsid w:val="00BA3370"/>
     <w:rsid w:val="00BA3B02"/>
+    <w:rsid w:val="00BA5AE8"/>
     <w:rsid w:val="00BB27ED"/>
     <w:rsid w:val="00BB45D0"/>
     <w:rsid w:val="00BC18F6"/>
     <w:rsid w:val="00BC4585"/>
+    <w:rsid w:val="00BC7382"/>
     <w:rsid w:val="00BD274E"/>
     <w:rsid w:val="00BE7C26"/>
     <w:rsid w:val="00BF0DB1"/>
     <w:rsid w:val="00BF162A"/>
     <w:rsid w:val="00BF2A17"/>
     <w:rsid w:val="00BF3F5E"/>
     <w:rsid w:val="00C002EA"/>
+    <w:rsid w:val="00C008C3"/>
     <w:rsid w:val="00C01BE5"/>
     <w:rsid w:val="00C02E6B"/>
     <w:rsid w:val="00C05BEA"/>
+    <w:rsid w:val="00C11938"/>
+    <w:rsid w:val="00C11BA1"/>
     <w:rsid w:val="00C11FE3"/>
+    <w:rsid w:val="00C1435E"/>
+    <w:rsid w:val="00C15BAE"/>
     <w:rsid w:val="00C16E66"/>
+    <w:rsid w:val="00C17D2A"/>
+    <w:rsid w:val="00C21DBD"/>
+    <w:rsid w:val="00C26D69"/>
     <w:rsid w:val="00C279F6"/>
+    <w:rsid w:val="00C313EA"/>
+    <w:rsid w:val="00C32526"/>
     <w:rsid w:val="00C3267E"/>
     <w:rsid w:val="00C3364B"/>
     <w:rsid w:val="00C3611D"/>
     <w:rsid w:val="00C41A4D"/>
     <w:rsid w:val="00C471F4"/>
     <w:rsid w:val="00C62186"/>
+    <w:rsid w:val="00C64122"/>
     <w:rsid w:val="00C65F78"/>
+    <w:rsid w:val="00C677C4"/>
     <w:rsid w:val="00C76778"/>
     <w:rsid w:val="00C77481"/>
+    <w:rsid w:val="00C80945"/>
+    <w:rsid w:val="00C835D9"/>
+    <w:rsid w:val="00C875AA"/>
     <w:rsid w:val="00C914D6"/>
     <w:rsid w:val="00C9502F"/>
     <w:rsid w:val="00C96141"/>
     <w:rsid w:val="00CA2EE3"/>
     <w:rsid w:val="00CA6336"/>
     <w:rsid w:val="00CA7C04"/>
     <w:rsid w:val="00CA7FBF"/>
+    <w:rsid w:val="00CB202A"/>
     <w:rsid w:val="00CB22F1"/>
     <w:rsid w:val="00CC2844"/>
     <w:rsid w:val="00CC6B8E"/>
     <w:rsid w:val="00CC79FE"/>
+    <w:rsid w:val="00CC7B93"/>
     <w:rsid w:val="00CE2563"/>
+    <w:rsid w:val="00CE2F90"/>
     <w:rsid w:val="00CE3CD1"/>
+    <w:rsid w:val="00CE623D"/>
     <w:rsid w:val="00CE7078"/>
+    <w:rsid w:val="00CE7CF9"/>
     <w:rsid w:val="00CF1D2C"/>
     <w:rsid w:val="00CF2B8A"/>
     <w:rsid w:val="00CF3293"/>
     <w:rsid w:val="00CF3DE4"/>
     <w:rsid w:val="00CF6321"/>
     <w:rsid w:val="00CF7B79"/>
     <w:rsid w:val="00D021A9"/>
+    <w:rsid w:val="00D031E8"/>
+    <w:rsid w:val="00D071FD"/>
+    <w:rsid w:val="00D10390"/>
     <w:rsid w:val="00D1114A"/>
     <w:rsid w:val="00D125E4"/>
     <w:rsid w:val="00D132A0"/>
     <w:rsid w:val="00D13B75"/>
     <w:rsid w:val="00D17341"/>
+    <w:rsid w:val="00D173BD"/>
     <w:rsid w:val="00D2003F"/>
+    <w:rsid w:val="00D20E3A"/>
     <w:rsid w:val="00D24FBC"/>
     <w:rsid w:val="00D31DF8"/>
     <w:rsid w:val="00D33AA2"/>
     <w:rsid w:val="00D37D51"/>
+    <w:rsid w:val="00D41A53"/>
     <w:rsid w:val="00D41C8A"/>
+    <w:rsid w:val="00D4208C"/>
     <w:rsid w:val="00D433AF"/>
+    <w:rsid w:val="00D43ABF"/>
     <w:rsid w:val="00D470B7"/>
+    <w:rsid w:val="00D50C76"/>
     <w:rsid w:val="00D51794"/>
     <w:rsid w:val="00D51C56"/>
     <w:rsid w:val="00D57BBA"/>
     <w:rsid w:val="00D6796B"/>
+    <w:rsid w:val="00D701C4"/>
+    <w:rsid w:val="00D85A93"/>
     <w:rsid w:val="00D86D49"/>
     <w:rsid w:val="00D86DAD"/>
     <w:rsid w:val="00D87802"/>
+    <w:rsid w:val="00D91072"/>
     <w:rsid w:val="00D93069"/>
     <w:rsid w:val="00D934A1"/>
     <w:rsid w:val="00D95071"/>
     <w:rsid w:val="00D9552E"/>
     <w:rsid w:val="00D962FD"/>
     <w:rsid w:val="00D9712D"/>
+    <w:rsid w:val="00D97624"/>
     <w:rsid w:val="00DA0328"/>
     <w:rsid w:val="00DA155F"/>
     <w:rsid w:val="00DA256B"/>
     <w:rsid w:val="00DA2C92"/>
     <w:rsid w:val="00DA3936"/>
     <w:rsid w:val="00DA48BF"/>
     <w:rsid w:val="00DA677C"/>
+    <w:rsid w:val="00DB49E6"/>
     <w:rsid w:val="00DB5B04"/>
+    <w:rsid w:val="00DB72DB"/>
     <w:rsid w:val="00DC1B1B"/>
+    <w:rsid w:val="00DC3B59"/>
     <w:rsid w:val="00DC743A"/>
     <w:rsid w:val="00DD1413"/>
     <w:rsid w:val="00DD1A9B"/>
     <w:rsid w:val="00DD27D5"/>
     <w:rsid w:val="00DD4BC6"/>
     <w:rsid w:val="00DD4F31"/>
     <w:rsid w:val="00DE10DD"/>
     <w:rsid w:val="00DE4FDA"/>
     <w:rsid w:val="00DE6AAF"/>
     <w:rsid w:val="00DE6BE3"/>
     <w:rsid w:val="00DF0815"/>
     <w:rsid w:val="00DF12D0"/>
     <w:rsid w:val="00DF2BBF"/>
     <w:rsid w:val="00DF4E5A"/>
+    <w:rsid w:val="00DF651A"/>
     <w:rsid w:val="00E01353"/>
     <w:rsid w:val="00E03BC9"/>
     <w:rsid w:val="00E07C85"/>
     <w:rsid w:val="00E2169C"/>
     <w:rsid w:val="00E304B4"/>
     <w:rsid w:val="00E304CB"/>
+    <w:rsid w:val="00E33ED0"/>
     <w:rsid w:val="00E345F9"/>
     <w:rsid w:val="00E360CE"/>
     <w:rsid w:val="00E465CC"/>
     <w:rsid w:val="00E47C66"/>
     <w:rsid w:val="00E53BA6"/>
+    <w:rsid w:val="00E656EE"/>
     <w:rsid w:val="00E65EA0"/>
     <w:rsid w:val="00E65FBA"/>
     <w:rsid w:val="00E67985"/>
     <w:rsid w:val="00E67C07"/>
+    <w:rsid w:val="00E67C34"/>
     <w:rsid w:val="00E732C6"/>
     <w:rsid w:val="00E736E6"/>
+    <w:rsid w:val="00E757B0"/>
     <w:rsid w:val="00E76B3C"/>
     <w:rsid w:val="00E82165"/>
     <w:rsid w:val="00E85AB8"/>
     <w:rsid w:val="00E85CCA"/>
     <w:rsid w:val="00E85EE4"/>
     <w:rsid w:val="00E864BB"/>
     <w:rsid w:val="00E95F8F"/>
     <w:rsid w:val="00E970E8"/>
     <w:rsid w:val="00EA0071"/>
+    <w:rsid w:val="00EA1BF3"/>
     <w:rsid w:val="00EA38EE"/>
     <w:rsid w:val="00EB6150"/>
+    <w:rsid w:val="00EB617F"/>
     <w:rsid w:val="00EC1839"/>
+    <w:rsid w:val="00EC1CB7"/>
     <w:rsid w:val="00EC2DC0"/>
     <w:rsid w:val="00EC4D7B"/>
     <w:rsid w:val="00EC5833"/>
     <w:rsid w:val="00EC79AC"/>
     <w:rsid w:val="00EC7A97"/>
     <w:rsid w:val="00ED11C4"/>
+    <w:rsid w:val="00ED3D3A"/>
     <w:rsid w:val="00EE1DFD"/>
     <w:rsid w:val="00EE3826"/>
     <w:rsid w:val="00EE450F"/>
     <w:rsid w:val="00EF22A2"/>
+    <w:rsid w:val="00EF636A"/>
     <w:rsid w:val="00F02303"/>
     <w:rsid w:val="00F026D7"/>
+    <w:rsid w:val="00F02DD5"/>
     <w:rsid w:val="00F05C5B"/>
     <w:rsid w:val="00F10489"/>
     <w:rsid w:val="00F11690"/>
+    <w:rsid w:val="00F22012"/>
     <w:rsid w:val="00F226D8"/>
     <w:rsid w:val="00F23144"/>
     <w:rsid w:val="00F2331C"/>
+    <w:rsid w:val="00F246C5"/>
     <w:rsid w:val="00F3077B"/>
     <w:rsid w:val="00F37BC2"/>
     <w:rsid w:val="00F42168"/>
+    <w:rsid w:val="00F463F0"/>
     <w:rsid w:val="00F50B6B"/>
+    <w:rsid w:val="00F50EDA"/>
     <w:rsid w:val="00F52F4D"/>
     <w:rsid w:val="00F56B05"/>
     <w:rsid w:val="00F61BA9"/>
+    <w:rsid w:val="00F61C10"/>
+    <w:rsid w:val="00F63C2F"/>
     <w:rsid w:val="00F65C96"/>
+    <w:rsid w:val="00F66B68"/>
+    <w:rsid w:val="00F67C48"/>
     <w:rsid w:val="00F67F65"/>
+    <w:rsid w:val="00F71654"/>
     <w:rsid w:val="00F71EF2"/>
     <w:rsid w:val="00F76605"/>
     <w:rsid w:val="00F775FA"/>
     <w:rsid w:val="00F81B90"/>
     <w:rsid w:val="00F821DC"/>
     <w:rsid w:val="00F85C40"/>
     <w:rsid w:val="00F90930"/>
+    <w:rsid w:val="00F95D96"/>
     <w:rsid w:val="00FB007B"/>
     <w:rsid w:val="00FB0E83"/>
     <w:rsid w:val="00FB4CE6"/>
     <w:rsid w:val="00FB5EE7"/>
     <w:rsid w:val="00FC0C8F"/>
     <w:rsid w:val="00FC114E"/>
     <w:rsid w:val="00FD153E"/>
+    <w:rsid w:val="00FD2592"/>
+    <w:rsid w:val="00FD44F4"/>
     <w:rsid w:val="00FE6705"/>
     <w:rsid w:val="00FF2223"/>
     <w:rsid w:val="00FF24E1"/>
+    <w:rsid w:val="00FF2B47"/>
     <w:rsid w:val="00FF4D4A"/>
+    <w:rsid w:val="00FF5905"/>
     <w:rsid w:val="00FF6D61"/>
+    <w:rsid w:val="020778AA"/>
+    <w:rsid w:val="0404FFBE"/>
+    <w:rsid w:val="0D7E71C3"/>
+    <w:rsid w:val="1A963EB2"/>
+    <w:rsid w:val="1F0077BA"/>
+    <w:rsid w:val="2516B065"/>
+    <w:rsid w:val="2ABA2234"/>
+    <w:rsid w:val="2FED22C2"/>
+    <w:rsid w:val="3F02F5D2"/>
+    <w:rsid w:val="49DD8378"/>
+    <w:rsid w:val="52CFCEB9"/>
+    <w:rsid w:val="543503A4"/>
+    <w:rsid w:val="544CD806"/>
+    <w:rsid w:val="5A9DD538"/>
+    <w:rsid w:val="5FECDFEE"/>
+    <w:rsid w:val="6570A9E1"/>
+    <w:rsid w:val="71EDF6EF"/>
+    <w:rsid w:val="7312F6B5"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2051"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="2D7F8C77"/>
-  <w15:docId w15:val="{2E4A5825-1184-4658-90BA-7AFDF4B07F51}"/>
+  <w15:docId w15:val="{293E013A-92B6-488F-9074-C92511681C7D}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -7833,51 +9000,51 @@
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Standard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
-    <w:rsid w:val="002C642F"/>
+    <w:rsid w:val="00FF5905"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berschrift1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Standard"/>
     <w:next w:val="Standard"/>
     <w:link w:val="berschrift1Zchn"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="003B3983"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="22"/>
       </w:numPr>
       <w:spacing w:before="480" w:line="420" w:lineRule="exact"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="32"/>
       <w:szCs w:val="28"/>
     </w:rPr>
@@ -9017,50 +10184,70 @@
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="cf01">
     <w:name w:val="cf01"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:rsid w:val="00E732C6"/>
     <w:rPr>
       <w:rFonts w:ascii="Segoe UI" w:hAnsi="Segoe UI" w:cs="Segoe UI" w:hint="default"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="pf0">
     <w:name w:val="pf0"/>
     <w:basedOn w:val="Standard"/>
     <w:rsid w:val="00FB4CE6"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Standard"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="001E07E5"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:ind w:left="897" w:hanging="254"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w:lang w:val="de-DE"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="169688071">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="211236661">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -9148,67 +10335,67 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1519780030">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:dis@phlu.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="%20https:/www.who.int/standards/classifications/classification-of-diseases" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.phlu.ch/beratungen-angebote/studierende/unterstuetzungsangebote/inklusives-studium.html?39728c0f-a706-1f67-45b0-cc16e5af96ac" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="0BE66DCC01084786935073B235C11E63"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{F5931671-2516-44F0-B186-A5A55A8F95AB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00353B26" w:rsidRDefault="00353B26" w:rsidP="00353B26">
           <w:pPr>
             <w:pStyle w:val="0BE66DCC01084786935073B235C11E6312"/>
           </w:pPr>
           <w:r w:rsidRPr="004D11FC">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
@@ -9561,131 +10748,67 @@
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{10F67177-9323-444B-AE31-3E97B66E03EC}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00353B26" w:rsidRDefault="00353B26" w:rsidP="00353B26">
           <w:pPr>
             <w:pStyle w:val="BBEB039D0C664D6196F81D1D6E95FB265"/>
           </w:pPr>
           <w:r w:rsidRPr="004D11FC">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t xml:space="preserve">… </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="3C3CB9F1839E4F56AA51E20DB1918962"/>
-[...30 lines deleted...]
-      <w:docPartPr>
         <w:name w:val="D57DDEB2023844C3BB67503D1595A60E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{3F547B9E-24AE-4FB1-BF70-7D207387AE45}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00353B26" w:rsidRDefault="00353B26" w:rsidP="00353B26">
           <w:pPr>
             <w:pStyle w:val="D57DDEB2023844C3BB67503D1595A60E5"/>
-          </w:pPr>
-[...30 lines deleted...]
-            <w:pStyle w:val="46B2DCCFDBF144B4BF0AAE598FB52F3D5"/>
           </w:pPr>
           <w:r w:rsidRPr="004D11FC">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t xml:space="preserve">… </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B10C09D886474FCBBABF026A02EE6A2E"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
@@ -9792,220 +10915,302 @@
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{53BE9768-80DF-4AC9-A1C7-EC49D6D55C4E}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00B452AD" w:rsidRDefault="00B452AD" w:rsidP="00B452AD">
           <w:pPr>
             <w:pStyle w:val="D3CC550FF5634FC894A47337F29BC493"/>
           </w:pPr>
           <w:r w:rsidRPr="004D11FC">
             <w:rPr>
               <w:rStyle w:val="Platzhaltertext"/>
               <w:vanish/>
               <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
               <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
             </w:rPr>
             <w:t xml:space="preserve">… </w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="1EF76057002C4119BA1E7A4DB6D0D71E"/>
+        <w:category>
+          <w:name w:val="Allgemein"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{EBC816DA-ADF2-421E-8972-14CADFD79F23}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00CE2F1D" w:rsidRDefault="009D4B4B" w:rsidP="009D4B4B">
+          <w:pPr>
+            <w:pStyle w:val="1EF76057002C4119BA1E7A4DB6D0D71E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="004D11FC">
+            <w:rPr>
+              <w:rStyle w:val="Platzhaltertext"/>
+              <w:vanish/>
+              <w:color w:val="D9D9D9" w:themeColor="background1" w:themeShade="D9"/>
+              <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+            </w:rPr>
+            <w:t xml:space="preserve">… </w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="MS Gothic">
+    <w:altName w:val="ＭＳ ゴシック"/>
+    <w:panose1 w:val="020B0609070205080204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="MS Gothic">
-[...5 lines deleted...]
-    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  <w:font w:name="Segoe UI Symbol">
+    <w:panose1 w:val="020B0502040204020203"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="800001E3" w:usb1="1200FFEF" w:usb2="00040000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
-  <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007950BA"/>
     <w:rsid w:val="000228F6"/>
     <w:rsid w:val="00042778"/>
+    <w:rsid w:val="00052D14"/>
     <w:rsid w:val="00060A65"/>
+    <w:rsid w:val="00062CF3"/>
     <w:rsid w:val="00064C95"/>
     <w:rsid w:val="00065430"/>
+    <w:rsid w:val="0008575B"/>
+    <w:rsid w:val="000978C3"/>
+    <w:rsid w:val="00097EC8"/>
+    <w:rsid w:val="000C5CE8"/>
     <w:rsid w:val="00141B66"/>
+    <w:rsid w:val="00151210"/>
+    <w:rsid w:val="00151678"/>
     <w:rsid w:val="00156C5E"/>
     <w:rsid w:val="00161A80"/>
+    <w:rsid w:val="00180E17"/>
     <w:rsid w:val="00183619"/>
     <w:rsid w:val="001A3FB4"/>
+    <w:rsid w:val="001B2A4B"/>
+    <w:rsid w:val="001C5F62"/>
+    <w:rsid w:val="001D7A71"/>
     <w:rsid w:val="00235224"/>
     <w:rsid w:val="0028326B"/>
+    <w:rsid w:val="002A65CF"/>
+    <w:rsid w:val="002B27BC"/>
     <w:rsid w:val="002C5C09"/>
+    <w:rsid w:val="002E1BE2"/>
+    <w:rsid w:val="0030299F"/>
     <w:rsid w:val="00353B26"/>
+    <w:rsid w:val="0038733C"/>
     <w:rsid w:val="0038792B"/>
+    <w:rsid w:val="003F099F"/>
+    <w:rsid w:val="003F1EAA"/>
     <w:rsid w:val="00407593"/>
     <w:rsid w:val="00436E6C"/>
+    <w:rsid w:val="00441617"/>
+    <w:rsid w:val="00454EEC"/>
     <w:rsid w:val="004553F4"/>
+    <w:rsid w:val="00491381"/>
     <w:rsid w:val="005247F2"/>
     <w:rsid w:val="005310F4"/>
+    <w:rsid w:val="00586730"/>
     <w:rsid w:val="005B5F42"/>
     <w:rsid w:val="0071148E"/>
     <w:rsid w:val="00730797"/>
+    <w:rsid w:val="00767170"/>
     <w:rsid w:val="007950BA"/>
     <w:rsid w:val="007B36F9"/>
+    <w:rsid w:val="00807CB4"/>
+    <w:rsid w:val="008A77C1"/>
+    <w:rsid w:val="008D3B3C"/>
     <w:rsid w:val="008E109B"/>
     <w:rsid w:val="0090314A"/>
+    <w:rsid w:val="009172A2"/>
+    <w:rsid w:val="00962E53"/>
     <w:rsid w:val="00976D3F"/>
+    <w:rsid w:val="0099367D"/>
     <w:rsid w:val="009C2A29"/>
+    <w:rsid w:val="009D4B4B"/>
     <w:rsid w:val="00A443A4"/>
+    <w:rsid w:val="00A528A9"/>
     <w:rsid w:val="00A643BB"/>
     <w:rsid w:val="00A94CF4"/>
+    <w:rsid w:val="00AD5C32"/>
+    <w:rsid w:val="00B07CBC"/>
     <w:rsid w:val="00B452AD"/>
     <w:rsid w:val="00B90293"/>
     <w:rsid w:val="00C05549"/>
     <w:rsid w:val="00C202D0"/>
     <w:rsid w:val="00C20EE3"/>
+    <w:rsid w:val="00C313EA"/>
     <w:rsid w:val="00C71CD2"/>
     <w:rsid w:val="00CA2636"/>
+    <w:rsid w:val="00CE2F1D"/>
+    <w:rsid w:val="00D071FD"/>
+    <w:rsid w:val="00D309EB"/>
     <w:rsid w:val="00D6796B"/>
     <w:rsid w:val="00DA155F"/>
     <w:rsid w:val="00DB72F9"/>
     <w:rsid w:val="00E01353"/>
     <w:rsid w:val="00E34597"/>
     <w:rsid w:val="00E864BB"/>
     <w:rsid w:val="00E94CAE"/>
     <w:rsid w:val="00EC1839"/>
+    <w:rsid w:val="00ED3D3A"/>
     <w:rsid w:val="00EE450F"/>
     <w:rsid w:val="00EF05D5"/>
+    <w:rsid w:val="00EF636A"/>
+    <w:rsid w:val="00F34C46"/>
     <w:rsid w:val="00F7420C"/>
     <w:rsid w:val="00F75EAD"/>
+    <w:rsid w:val="00FC79EC"/>
+    <w:rsid w:val="00FD44F4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
@@ -10402,51 +11607,51 @@
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
     <w:trPr>
       <w:hidden/>
     </w:trPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="KeineListe">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="Platzhaltertext">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00B452AD"/>
+    <w:rsid w:val="009D4B4B"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="BBEB039D0C664D6196F81D1D6E95FB265">
     <w:name w:val="BBEB039D0C664D6196F81D1D6E95FB265"/>
     <w:rsid w:val="00353B26"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="5C58E5826E53412C9EB03FFEEF401B8F7">
     <w:name w:val="5C58E5826E53412C9EB03FFEEF401B8F7"/>
     <w:rsid w:val="00353B26"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
@@ -10563,76 +11768,50 @@
     <w:name w:val="428A0B58F20F47E29A3B755F8C6661127"/>
     <w:rsid w:val="00353B26"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="85EDF53BBACF4C5F9B9DC714CDFA65E67">
     <w:name w:val="85EDF53BBACF4C5F9B9DC714CDFA65E67"/>
     <w:rsid w:val="00353B26"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="3C3CB9F1839E4F56AA51E20DB19189625">
-[...24 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D57DDEB2023844C3BB67503D1595A60E5">
     <w:name w:val="D57DDEB2023844C3BB67503D1595A60E5"/>
     <w:rsid w:val="00353B26"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorHAnsi"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B10C09D886474FCBBABF026A02EE6A2E">
     <w:name w:val="B10C09D886474FCBBABF026A02EE6A2E"/>
     <w:rsid w:val="000228F6"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
@@ -10644,50 +11823,63 @@
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A85043EE9DF1442D880A26262C0C66EE">
     <w:name w:val="A85043EE9DF1442D880A26262C0C66EE"/>
     <w:rsid w:val="00B452AD"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="D3CC550FF5634FC894A47337F29BC493">
     <w:name w:val="D3CC550FF5634FC894A47337F29BC493"/>
     <w:rsid w:val="00B452AD"/>
+    <w:pPr>
+      <w:spacing w:line="278" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="2"/>
+      <w:sz w:val="24"/>
+      <w:szCs w:val="24"/>
+      <w14:ligatures w14:val="standardContextual"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1EF76057002C4119BA1E7A4DB6D0D71E">
+    <w:name w:val="1EF76057002C4119BA1E7A4DB6D0D71E"/>
+    <w:rsid w:val="009D4B4B"/>
     <w:pPr>
       <w:spacing w:line="278" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w14:ligatures w14:val="standardContextual"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="PHLU CO">
   <a:themeElements>
     <a:clrScheme name="PHLu Corporate">
       <a:dk1>
@@ -10910,62 +12102,52 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
-[...10 lines deleted...]
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c36d7e4b-1866-4368-b7b0-954770cc0371" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2743d4f0c5e65d06c19529c4c42978d7" ns2:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Dokument" ma:contentTypeID="0x01010099F31E730C041D479F7BBA4C5CD7FEA0" ma:contentTypeVersion="10" ma:contentTypeDescription="Ein neues Dokument erstellen." ma:contentTypeScope="" ma:versionID="2463d39009150b206ead91817d77ef50">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="c36d7e4b-1866-4368-b7b0-954770cc0371" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="7ca8c2e315c14eb8cb88605113ee40e3" ns2:_="">
     <xsd:import namespace="c36d7e4b-1866-4368-b7b0-954770cc0371"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c36d7e4b-1866-4368-b7b0-954770cc0371" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
@@ -11097,143 +12279,137 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="c36d7e4b-1866-4368-b7b0-954770cc0371">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+  </documentManagement>
+</p:properties>
+</file>
+
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{16E34C2E-A904-43DE-9D4A-8B8067E4D1BF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AF922A2-F1E8-4096-BFA9-C5223008340A}">
-[...9 lines deleted...]
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C23BE62A-08C9-45E8-ABA3-DBFF42CAC0AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0D3D0460-A1EA-4514-8DDE-A9BD1AF56134}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="c36d7e4b-1866-4368-b7b0-954770cc0371"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AF922A2-F1E8-4096-BFA9-C5223008340A}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="c36d7e4b-1866-4368-b7b0-954770cc0371"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D922DAB5-33EA-45FD-9F00-A192157D2665}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>3</Pages>
-[...1 lines deleted...]
-  <Characters>4013</Characters>
+  <Pages>4</Pages>
+  <Words>851</Words>
+  <Characters>5362</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>33</Lines>
-  <Paragraphs>9</Paragraphs>
+  <Lines>44</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Manager>[Verfasser]</Manager>
   <Company>PH Luzern</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4640</CharactersWithSpaces>
+  <CharactersWithSpaces>6201</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Felder Jolanda PH Luzern</dc:creator>
+  <dc:creator>Gesuch um Nachteilsausgleich</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010099F31E730C041D479F7BBA4C5CD7FEA0</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="eMail">
     <vt:lpwstr>vorname.name</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
 </Properties>
 </file>