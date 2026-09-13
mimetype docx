--- v0 (2026-05-23)
+++ v1 (2026-09-13)
@@ -1,457 +1,457 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="27CEBD03" w14:textId="593C70DC" w:rsidR="00E13985" w:rsidRDefault="00B854B1" w:rsidP="00E13985">
+    <w:p w14:paraId="27CEBD03" w14:textId="593C70DC" w:rsidR="00E13985" w:rsidRDefault="004E4C28" w:rsidP="00E13985">
       <w:pPr>
         <w:pStyle w:val="Titel"/>
       </w:pPr>
       <w:sdt>
         <w:sdtPr>
           <w:alias w:val="Titel"/>
           <w:tag w:val=""/>
           <w:id w:val="1991675105"/>
           <w:placeholder>
             <w:docPart w:val="09DB055871BD4624AFF18A93E98076EF"/>
           </w:placeholder>
           <w:dataBinding w:prefixMappings="xmlns:ns0='http://purl.org/dc/elements/1.1/' xmlns:ns1='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' " w:xpath="/ns1:coreProperties[1]/ns0:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
           <w:text/>
         </w:sdtPr>
         <w:sdtEndPr/>
         <w:sdtContent>
+          <w:proofErr w:type="spellStart"/>
           <w:r w:rsidR="00E13985" w:rsidRPr="00E04E0C">
-            <w:t>Gesuchsformular zur Anerkennung von Vorleistungen</w:t>
+            <w:t>Gesuchsformular</w:t>
+          </w:r>
+          <w:proofErr w:type="spellEnd"/>
+          <w:r w:rsidR="00E13985" w:rsidRPr="00E04E0C">
+            <w:t xml:space="preserve"> zur Anerkennung von Vorleistungen</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="4135E5F8" w14:textId="77777777" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="00E13985">
-      <w:pPr>
+    <w:p w14:paraId="4135E5F8" w14:textId="77777777" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="00E50B59">
+      <w:pPr>
+        <w:spacing w:after="120"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>Personalien</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="97"/>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1879"/>
         <w:gridCol w:w="3761"/>
         <w:gridCol w:w="1276"/>
         <w:gridCol w:w="2831"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E13985" w:rsidRPr="00FD6793" w14:paraId="61083E0F" w14:textId="77777777" w:rsidTr="0026368F">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4BC438AE" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="_Hlk159586987"/>
             <w:r w:rsidRPr="00FD6793">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Name, Vorname:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7868" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41BF4008" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13985" w:rsidRPr="00FD6793" w14:paraId="04EE0C2C" w14:textId="77777777" w:rsidTr="0026368F">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1441A669" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6793">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Strasse:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3599BF45" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="664B8B96" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6793">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Matrikel-Nr.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B36EB4E" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13985" w:rsidRPr="00FD6793" w14:paraId="2E3D9BB6" w14:textId="77777777" w:rsidTr="0026368F">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3B5598C6" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6793">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PLZ, Ort:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5DD2C4E3" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="79D813F3" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="71824929" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13985" w:rsidRPr="00FD6793" w14:paraId="2549737C" w14:textId="77777777" w:rsidTr="0026368F">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0C8B6BAA" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6793">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Telefon:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3761" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5BAE045D" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1276" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3DEA590C" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6793">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>E-Mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2831" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="62670576" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:bookmarkEnd w:id="0"/>
     </w:tbl>
-    <w:p w14:paraId="0DE019F1" w14:textId="77777777" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="00E13985">
+    <w:p w14:paraId="0DE019F1" w14:textId="77777777" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="00E50B59">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="4536"/>
         </w:tabs>
-        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="97"/>
         <w:tblW w:w="9747" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1879"/>
         <w:gridCol w:w="7868"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E13985" w:rsidRPr="00FD6793" w14:paraId="058FC568" w14:textId="77777777" w:rsidTr="0026368F">
         <w:trPr>
           <w:trHeight w:val="369"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="694FE75F" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00FD6793">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Studienjahrgang:</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7868" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -513,99 +513,175 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>oder</w:t>
       </w:r>
       <w:r w:rsidRPr="41A075C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> immatrikulierte Studierende haben die Möglichkeit Gesuche zur Anerkennung von Vorleistungen einzureichen. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="537A95E3" w14:textId="77777777" w:rsidR="00B854B1" w:rsidRDefault="00B854B1" w:rsidP="002E433A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6D08275C" w14:textId="77777777" w:rsidR="00627857" w:rsidRDefault="007655DD" w:rsidP="00B854B1">
+    <w:p w14:paraId="6D08275C" w14:textId="6CFD2D54" w:rsidR="00627857" w:rsidRDefault="007655DD" w:rsidP="00B854B1">
       <w:pPr>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wie in den verbindlichen Hinweisen </w:t>
+        <w:t xml:space="preserve">Wie in den </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidRPr="008C36FC">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="Arial"/>
+            <w:color w:val="AE731E" w:themeColor="accent1"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>verbindlichen Hinweisen</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="007106CC">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kap. 1 </w:t>
       </w:r>
       <w:r w:rsidR="00627857">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>festgehalten, gelten folgende Vorgaben:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4F08F0" w14:textId="77777777" w:rsidR="00B43603" w:rsidRPr="00B43603" w:rsidRDefault="00B43603" w:rsidP="00D11301">
+    <w:p w14:paraId="2F4F08F0" w14:textId="0610A71E" w:rsidR="00B43603" w:rsidRPr="00B43603" w:rsidRDefault="00B43603" w:rsidP="00D11301">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Es können insbesondere bereits erbrachte formale Bildungs- und Studienleistungen angerechnet werden, die zu einem akademischen Grad oder einem anderen anerkannten Abschluss innerhalb des staatlichen Bildungssystems führt. Für die Anrechnung kommen gleichwertige Studien- und Bildungsleistungen in Frage aus: </w:t>
+        <w:t xml:space="preserve">Es können insbesondere bereits erbrachte formale Bildungs- und Studienleistungen </w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>anerkannt</w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED" w:rsidRPr="00B43603">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B43603">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">werden, die zu einem akademischen Grad oder einem anderen anerkannten Abschluss innerhalb des staatlichen Bildungssystems führt. Für die </w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Anerkennung</w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED" w:rsidRPr="00B43603">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B43603">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">kommen gleichwertige Studien- und Bildungsleistungen in Frage aus: </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0616BEBA" w14:textId="5CD31F0A" w:rsidR="00B43603" w:rsidRPr="00B43603" w:rsidRDefault="00BA3B87" w:rsidP="00D11301">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">a. </w:t>
       </w:r>
@@ -716,80 +792,104 @@
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">d. </w:t>
       </w:r>
       <w:r w:rsidR="00B43603" w:rsidRPr="00B43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Ausländischen Hochschulen </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01731E76" w14:textId="7AA45760" w:rsidR="00B43603" w:rsidRDefault="00BA3B87" w:rsidP="00D11301">
+    <w:p w14:paraId="01731E76" w14:textId="12F18753" w:rsidR="00B43603" w:rsidRDefault="00BA3B87" w:rsidP="00D11301">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="567"/>
         </w:tabs>
         <w:spacing w:after="60" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="567"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">e. </w:t>
       </w:r>
       <w:r w:rsidR="00B43603" w:rsidRPr="00B43603">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Auf Hochschulstufe erworbene nicht-formale Bildungsleistungen können in einem Umfang von maximal 30 Kreditpunkten an die Ausbildungen für den Unterricht in der obligatorischen Schule angerechnet werden.</w:t>
+        <w:t xml:space="preserve">Auf Hochschulstufe erworbene nicht-formale Bildungsleistungen können in einem Umfang von maximal 30 Kreditpunkten an die Ausbildungen für den Unterricht in der obligatorischen Schule </w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>anerkannt</w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED" w:rsidRPr="00B43603">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B43603" w:rsidRPr="00B43603">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>werden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="382EB9C0" w14:textId="54A32FDE" w:rsidR="00627857" w:rsidRDefault="00627857" w:rsidP="002E433A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidR="00F03383">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
@@ -803,67 +903,91 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>, Kap. 1.1 Abs.2</w:t>
       </w:r>
       <w:r w:rsidR="00F03383">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D5AC77C" w14:textId="77777777" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="002E433A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4BD2B911" w14:textId="45C2B11B" w:rsidR="00D0061F" w:rsidRDefault="00873D5F" w:rsidP="002E433A">
+    <w:p w14:paraId="4BD2B911" w14:textId="2D94D4FA" w:rsidR="00D0061F" w:rsidRDefault="00873D5F" w:rsidP="002E433A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00673ABF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>Zu beachten ist, dass die Kompetenzen, die mit dem angerechneten Modul erworben werden sollen, als Abschlusskompetenz vorhanden sein müssen und eventuell auch in einer Bachelor- respektive Masterprüfung geprüft werden können.</w:t>
+        <w:t xml:space="preserve">Zu beachten ist, dass die Kompetenzen, die mit dem </w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>anerkannten</w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED" w:rsidRPr="00673ABF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00673ABF">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Modul erworben werden sollen, als Abschlusskompetenz vorhanden sein müssen und eventuell auch in einer Bachelor- respektive Masterprüfung geprüft werden können.</w:t>
       </w:r>
       <w:r w:rsidR="004A65D4" w:rsidRPr="00673ABF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> Im Weiteren zu beachten gilt, dass f</w:t>
       </w:r>
       <w:r w:rsidR="0046587B" w:rsidRPr="00673ABF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ür erlassene Module kein Anspruch auf Unterstützung durch Dozierende</w:t>
       </w:r>
       <w:r w:rsidR="004A65D4" w:rsidRPr="00673ABF">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> besteht</w:t>
       </w:r>
@@ -909,87 +1033,136 @@
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Fristen und Ablauf</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1EA3CF65" w14:textId="77777777" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="002E433A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41A075C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Gesuche können jeweils bis drei Wochen nach Semesterstart elektronisch eingereicht werden.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D58062C" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00043783" w:rsidRDefault="00E13985" w:rsidP="002E433A">
+    <w:p w14:paraId="0D58062C" w14:textId="0265B2E4" w:rsidR="00E13985" w:rsidRPr="00043783" w:rsidRDefault="00E13985" w:rsidP="002E433A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Für d</w:t>
       </w:r>
       <w:r w:rsidRPr="00043783">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">as Teilmodul «Praktikum Schulkultur» </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Primarstufe </w:t>
       </w:r>
       <w:r w:rsidRPr="00043783">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>sind Gesuche auf Anerkennung von Vorleistungen spätestens am 31. Oktober des vorangehenden Kalenderjahres einzureichen.</w:t>
+        <w:t xml:space="preserve">sind Gesuche auf Anerkennung von Vorleistungen </w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>zwischen dem 1. Juli und bis spätestens am 30. September im vorangehenden Kalenderjahr</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043783">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> einzureichen</w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="003A68CB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">(Bedingungen siehe Verbindliche </w:t>
+      </w:r>
+      <w:r w:rsidR="0010331D">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Hinweise,</w:t>
+      </w:r>
+      <w:r w:rsidR="003A68CB">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Kap. 1.2.3)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00043783">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="00043783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04F18D78" w14:textId="77777777" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="002E433A">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1002,91 +1175,145 @@
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E937954" w14:textId="67FED719" w:rsidR="00E13985" w:rsidRPr="00043783" w:rsidRDefault="00E13985" w:rsidP="002E433A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41A075C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Zusammen mit dem ausgefüllten Gesuchsformular </w:t>
+        <w:t xml:space="preserve">Zusammen mit dem ausgefüllten </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="41A075C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Gesuchsformular</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="41A075C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="50DF0E0A" w:rsidRPr="41A075C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>sind</w:t>
       </w:r>
       <w:r w:rsidR="000C549B">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="41A075C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>Belege ein</w:t>
       </w:r>
       <w:r w:rsidR="34572227" w:rsidRPr="41A075C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>zu</w:t>
       </w:r>
       <w:r w:rsidRPr="41A075C9">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>reichen (Modulbeschreibungen, Leistungsnachweis, Transcript of Records), damit die inhaltliche Äquivalenz der Vorleistungen geprüft werden kann.</w:t>
+        <w:t xml:space="preserve">reichen (Modulbeschreibungen, Leistungsnachweis, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="41A075C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Transcript</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="41A075C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="41A075C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>of</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="41A075C9">
+        <w:rPr>
+          <w:rFonts w:cs="Arial"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Records), damit die inhaltliche Äquivalenz der Vorleistungen geprüft werden kann.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AA2710C" w14:textId="77777777" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="002E433A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00043783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">Für jedes Modul, </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -1153,103 +1380,213 @@
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00043783">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve">liegt bei der Studiengangsleitung. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="495097E6" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00043783" w:rsidRDefault="00E13985" w:rsidP="002E433A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33E038C2" w14:textId="72F33A60" w:rsidR="00B854B1" w:rsidRDefault="00E13985" w:rsidP="002E433A">
+    <w:p w14:paraId="33E038C2" w14:textId="0B9EABE2" w:rsidR="00B854B1" w:rsidRDefault="00E13985" w:rsidP="002E433A">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="exact"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41A075C9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t xml:space="preserve">Wird die Anrechnung von sehr umfangreichen Vorleistungen angestrebt (z.B. bei einem Hochschulwechsel), </w:t>
+        <w:t xml:space="preserve">Wird die </w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Anerkennung</w:t>
+      </w:r>
+      <w:r w:rsidR="001E53ED" w:rsidRPr="41A075C9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="41A075C9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve">von sehr umfangreichen Vorleistungen angestrebt (z.B. bei einem Hochschulwechsel), </w:t>
       </w:r>
       <w:r w:rsidR="000C549B">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>muss</w:t>
       </w:r>
       <w:r w:rsidR="000C549B" w:rsidRPr="41A075C9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="41A075C9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>zunächst der/die zuständige Studiengangsmanager</w:t>
+        <w:t xml:space="preserve">zunächst der/die zuständige </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="41A075C9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Studiengangsmanager</w:t>
       </w:r>
       <w:r w:rsidR="00131B7E">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="41A075C9">
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
-        <w:t>in kontaktiert werden.</w:t>
+        <w:t>in</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="41A075C9">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> kontaktiert werden.</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BD0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Die Bedingungen und </w:t>
+      </w:r>
+      <w:r w:rsidR="00B979AA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>das Gesuch</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BD0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> sind zu finden unter: </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00FC3BD0" w:rsidRPr="00C24D4D">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>www.phlu</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="00B979AA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>.ch</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BD0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> – Studium </w:t>
+      </w:r>
+      <w:r w:rsidR="00B979AA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidR="00FC3BD0">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B979AA">
+        <w:rPr>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>Zulassung und Anmeldung</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2900000A" w14:textId="12418EF1" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="00E13985">
+    <w:p w14:paraId="45919CC8" w14:textId="77777777" w:rsidR="0009516E" w:rsidRDefault="0009516E" w:rsidP="00E13985">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2900000A" w14:textId="7E1D4FF6" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="00E13985">
       <w:pPr>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>Gewünschte Entlastung von PH-Teilmodul</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="000E5A13" w14:textId="77777777" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="00E13985">
       <w:pPr>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
         <w:t>(Pro Teilmodul ist jeweils ein separates Formular auszufüllen)</w:t>
       </w:r>
     </w:p>
@@ -1260,90 +1597,88 @@
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1879"/>
         <w:gridCol w:w="1777"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="5241"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E13985" w:rsidRPr="00FD6793" w14:paraId="26D90561" w14:textId="77777777" w:rsidTr="0026368F">
         <w:trPr>
           <w:trHeight w:val="366"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1879" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="41A24798" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Teilmodulnummer</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1777" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="09A17102" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1179123A" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00FD6793" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
               </w:rPr>
               <w:t>Titel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5241" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -1396,51 +1731,50 @@
         <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="text" w:horzAnchor="margin" w:tblpY="97"/>
         <w:tblW w:w="9468" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideH w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
           <w:insideV w:val="single" w:sz="24" w:space="0" w:color="FFFFFF" w:themeColor="background1"/>
         </w:tblBorders>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2664"/>
         <w:gridCol w:w="6804"/>
       </w:tblGrid>
       <w:tr w:rsidR="00E13985" w:rsidRPr="00930901" w14:paraId="69B731EA" w14:textId="77777777" w:rsidTr="41A075C9">
         <w:trPr>
           <w:trHeight w:val="1070"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="200C0396" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930901">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Erbrachte Vorleistung </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="07F25C0D" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1456,139 +1790,139 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="77C207EE" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13985" w:rsidRPr="00930901" w14:paraId="57A0C450" w14:textId="77777777" w:rsidTr="41A075C9">
         <w:trPr>
           <w:trHeight w:val="945"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="3402D2F9" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930901">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Umfang </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6B6462B0" w14:textId="3091807D" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="41A075C9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>(</w:t>
             </w:r>
             <w:r w:rsidR="3545401D" w:rsidRPr="41A075C9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Anteil </w:t>
             </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="41A075C9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>dozierendenbetreute</w:t>
             </w:r>
             <w:r w:rsidR="7F60BED7" w:rsidRPr="41A075C9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>r</w:t>
             </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="41A075C9">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> Stunden)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="052AD7AD" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13985" w:rsidRPr="00930901" w14:paraId="4D3096BD" w14:textId="77777777" w:rsidTr="41A075C9">
         <w:trPr>
           <w:trHeight w:val="844"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="4D98214E" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930901">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Institution / Datum </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="60428AEB" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1604,51 +1938,50 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6804" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="73D8548D" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00E13985" w:rsidRPr="00930901" w14:paraId="43E1A3A4" w14:textId="77777777" w:rsidTr="41A075C9">
         <w:trPr>
           <w:trHeight w:val="1198"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2664" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="auto"/>
           </w:tcPr>
           <w:p w14:paraId="5C13B1B1" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:before="120" w:after="120"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930901">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">Belege </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7A94B5C1" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
@@ -1714,147 +2047,157 @@
       <w:r w:rsidRPr="00597150">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Bitte das ausgefüllte Dokument im Word-Format samt Anhängen </w:t>
       </w:r>
       <w:r w:rsidR="009203E6">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t>zustellen</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00597150">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">an: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DB0DC6" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="009203E6" w:rsidRDefault="00E13985" w:rsidP="009203E6">
+    <w:p w14:paraId="63DB0DC6" w14:textId="7C8CD478" w:rsidR="00E13985" w:rsidRPr="009203E6" w:rsidRDefault="00E13985" w:rsidP="009203E6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId11" w:history="1">
+      <w:hyperlink r:id="rId13" w:history="1">
         <w:r w:rsidRPr="009203E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>kanzlei@phlu.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009203E6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="003A68CB">
+        <w:rPr>
+          <w:rStyle w:val="Hyperlink"/>
+          <w:bCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>(für die Studiengänge KU, PS, S1)</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="65AC59E4" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="009203E6" w:rsidRDefault="00E13985" w:rsidP="009203E6">
       <w:pPr>
         <w:pStyle w:val="Listenabsatz"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
-      <w:hyperlink r:id="rId12" w:history="1">
+      <w:hyperlink r:id="rId14" w:history="1">
         <w:r w:rsidRPr="009203E6">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>hp@phlu.ch</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="009203E6">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:bCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t xml:space="preserve"> (für den Studiengang MA SHP)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4485E21C" w14:textId="77777777" w:rsidR="00D73209" w:rsidRDefault="00D73209">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="71F602F8" w14:textId="53537A41" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="41A075C9">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="41A075C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Dieser </w:t>
       </w:r>
       <w:r w:rsidR="37FDDD27" w:rsidRPr="41A075C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t xml:space="preserve">Abschnitt </w:t>
       </w:r>
       <w:r w:rsidRPr="41A075C9">
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>wird von der Administration ausgefüllt.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:left w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:bottom w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
           <w:right w:val="single" w:sz="24" w:space="0" w:color="FFFFFF"/>
@@ -2016,264 +2359,266 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Das Fach gibt die Empfehlung</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="68EFA0D1" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="4BF9695C" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00B854B1" w:rsidP="0026368F">
+          <w:p w14:paraId="4BF9695C" w14:textId="584EB49E" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="004E4C28" w:rsidP="0026368F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="556972962"/>
+                <w:id w:val="1475806244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
+                <w:r w:rsidR="001E53ED" w:rsidRPr="001E53ED">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">das Teilmodul </w:t>
             </w:r>
             <w:r w:rsidR="00E13985">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zu erlassen</w:t>
             </w:r>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3A4BDCCB" w14:textId="3C008E26" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00B854B1" w:rsidP="0026368F">
+          <w:p w14:paraId="3A4BDCCB" w14:textId="374D79AA" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="004E4C28" w:rsidP="0026368F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1433431831"/>
+                <w:id w:val="1061214972"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
+                <w:r w:rsidR="001E53ED" w:rsidRPr="001E53ED">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">das Teilmodul </w:t>
             </w:r>
             <w:r w:rsidR="00E13985">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">teilweise </w:t>
             </w:r>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zu</w:t>
             </w:r>
             <w:r w:rsidR="00E13985">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve"> erlassen</w:t>
             </w:r>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="0B622094" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00B854B1" w:rsidP="0026368F">
+          <w:p w14:paraId="0B622094" w14:textId="7D1F7977" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="004E4C28" w:rsidP="0026368F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="360" w:hanging="360"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1424947478"/>
+                <w:id w:val="1208452848"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E13985">
+                <w:r w:rsidR="001E53ED" w:rsidRPr="001E53ED">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">das Teilmodul nicht </w:t>
             </w:r>
             <w:r w:rsidR="00E13985">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>zu erlassen</w:t>
             </w:r>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6521" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2" w:themeFill="background1" w:themeFillShade="F2"/>
           </w:tcPr>
           <w:p w14:paraId="4E889685" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>Erwägung/Empfehlung/Begründung:</w:t>
             </w:r>
             <w:r w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69035477" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="3FCC4581" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -2435,191 +2780,201 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Das Teilmodul wird</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="525EFE20" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00E13985" w:rsidP="0026368F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:after="0"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="2147E732" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00B854B1" w:rsidP="0026368F">
+          <w:p w14:paraId="2147E732" w14:textId="7FC57C3E" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="004E4C28" w:rsidP="0026368F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-403366056"/>
+                <w:id w:val="740219050"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
+                <w:r w:rsidR="001E53ED" w:rsidRPr="001E53ED">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E13985">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>erlassen</w:t>
             </w:r>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5E7D2D46" w14:textId="0E806337" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00B854B1" w:rsidP="0026368F">
+          <w:p w14:paraId="5E7D2D46" w14:textId="5E6952F8" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="004E4C28" w:rsidP="0026368F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-1312102049"/>
+                <w:id w:val="1679460769"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
+                <w:r w:rsidR="001E53ED">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
+            <w:r w:rsidR="001E53ED" w:rsidRPr="00930901">
+              <w:rPr>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00E13985">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>teilweise erlassen.</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="033EB48B" w14:textId="77777777" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="00B854B1" w:rsidP="0026368F">
+          <w:p w14:paraId="033EB48B" w14:textId="2451B54F" w:rsidR="00E13985" w:rsidRPr="00930901" w:rsidRDefault="004E4C28" w:rsidP="0026368F">
             <w:pPr>
               <w:tabs>
                 <w:tab w:val="left" w:pos="4536"/>
               </w:tabs>
               <w:spacing w:after="120"/>
               <w:ind w:left="357" w:hanging="357"/>
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
+                  <w:rFonts w:asciiTheme="majorHAnsi" w:hAnsiTheme="majorHAnsi" w:cstheme="majorHAnsi"/>
                   <w:sz w:val="18"/>
                   <w:szCs w:val="18"/>
                 </w:rPr>
-                <w:id w:val="-252353907"/>
+                <w:id w:val="683565423"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2612" w14:font="MS Gothic"/>
                   <w14:uncheckedState w14:val="2610" w14:font="MS Gothic"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
+                <w:r w:rsidR="001E53ED" w:rsidRPr="001E53ED">
                   <w:rPr>
-                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="MS Gothic" w:eastAsia="MS Gothic" w:hAnsi="MS Gothic" w:cstheme="majorHAnsi" w:hint="eastAsia"/>
                     <w:sz w:val="18"/>
                     <w:szCs w:val="18"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:tab/>
               <w:t xml:space="preserve">nicht </w:t>
             </w:r>
             <w:r w:rsidR="00E13985">
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>erlassen</w:t>
             </w:r>
             <w:r w:rsidR="00E13985" w:rsidRPr="00930901">
               <w:rPr>
                 <w:sz w:val="18"/>
@@ -2740,79 +3095,81 @@
               <w:rPr>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="35ED54E3" w14:textId="77777777" w:rsidR="00E13985" w:rsidRDefault="00E13985" w:rsidP="00E13985">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1272"/>
           <w:tab w:val="left" w:pos="3984"/>
         </w:tabs>
         <w:rPr>
           <w:sz w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0CDB89DF" w14:textId="77777777" w:rsidR="00FE4D59" w:rsidRPr="00303FBA" w:rsidRDefault="00FE4D59" w:rsidP="00FE4D59">
       <w:pPr>
         <w:spacing w:after="0"/>
       </w:pPr>
     </w:p>
-    <w:sectPr w:rsidR="00FE4D59" w:rsidRPr="00303FBA" w:rsidSect="00CE17B0">
-[...3 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId16"/>
+    <w:sectPr w:rsidR="00FE4D59" w:rsidRPr="00303FBA" w:rsidSect="00E50B59">
+      <w:headerReference w:type="even" r:id="rId15"/>
+      <w:headerReference w:type="default" r:id="rId16"/>
+      <w:footerReference w:type="even" r:id="rId17"/>
+      <w:footerReference w:type="default" r:id="rId18"/>
+      <w:headerReference w:type="first" r:id="rId19"/>
+      <w:footerReference w:type="first" r:id="rId20"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
-      <w:pgMar w:top="2552" w:right="794" w:bottom="1135" w:left="1418" w:header="624" w:footer="397" w:gutter="0"/>
+      <w:pgMar w:top="2269" w:right="794" w:bottom="1135" w:left="1418" w:header="624" w:footer="397" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1497A1E1" w14:textId="77777777" w:rsidR="00A6262F" w:rsidRDefault="00A6262F" w:rsidP="00CC6B8E">
+    <w:p w14:paraId="337E874B" w14:textId="77777777" w:rsidR="004E4C28" w:rsidRDefault="004E4C28" w:rsidP="00CC6B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1DF472AB" w14:textId="77777777" w:rsidR="00A6262F" w:rsidRDefault="00A6262F" w:rsidP="00CC6B8E">
+    <w:p w14:paraId="155A8D65" w14:textId="77777777" w:rsidR="004E4C28" w:rsidRDefault="004E4C28" w:rsidP="00CC6B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2844,116 +3201,126 @@
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Narrow">
     <w:panose1 w:val="020B0606020202030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000800" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="0C0EAE2D" w14:textId="77777777" w:rsidR="00D35655" w:rsidRDefault="00D35655">
+    <w:pPr>
+      <w:pStyle w:val="Fuzeile"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7200"/>
       <w:gridCol w:w="1441"/>
       <w:gridCol w:w="1053"/>
     </w:tblGrid>
     <w:tr w:rsidR="003E3BD5" w14:paraId="615B96A0" w14:textId="77777777" w:rsidTr="0026368F">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3714" w:type="pct"/>
         </w:tcPr>
-        <w:p w14:paraId="2B3DC23C" w14:textId="527747B9" w:rsidR="003E3BD5" w:rsidRPr="00495480" w:rsidRDefault="003E3BD5" w:rsidP="003E3BD5">
+        <w:p w14:paraId="2B3DC23C" w14:textId="36DBDBC3" w:rsidR="003E3BD5" w:rsidRPr="00495480" w:rsidRDefault="00D35655" w:rsidP="003E3BD5">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
           </w:pPr>
           <w:fldSimple w:instr="FILENAME   \* MERGEFORMAT">
-            <w:r w:rsidR="00476E5B">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>AB_KA_Gesuchsformular zur Anerkennung von Vorleistungen_08-2025.docx</w:t>
+              <w:t>AB_KA_Gesuchsformular zur Anerkennung von Vorleistungen_09-2026.docx</w:t>
             </w:r>
           </w:fldSimple>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="743" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="7B514B0A" w14:textId="6218B450" w:rsidR="003E3BD5" w:rsidRPr="00495480" w:rsidRDefault="00476E5B" w:rsidP="003E3BD5">
+        <w:p w14:paraId="7B514B0A" w14:textId="11B7B1A7" w:rsidR="003E3BD5" w:rsidRPr="00495480" w:rsidRDefault="00E50B59" w:rsidP="003E3BD5">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
-            <w:t>21.08.2025</w:t>
+            <w:t>01.09.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="543" w:type="pct"/>
         </w:tcPr>
         <w:p w14:paraId="78B8B744" w14:textId="77777777" w:rsidR="003E3BD5" w:rsidRDefault="003E3BD5" w:rsidP="003E3BD5">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00495480">
             <w:t xml:space="preserve">Seite </w:t>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
           </w:r>
@@ -2999,118 +3366,121 @@
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="57B0C3B1" w14:textId="77777777" w:rsidR="00D13B75" w:rsidRDefault="00D13B75" w:rsidP="003E3BD5">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4536"/>
         <w:tab w:val="clear" w:pos="9072"/>
         <w:tab w:val="left" w:pos="7740"/>
         <w:tab w:val="right" w:pos="9720"/>
       </w:tabs>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
-<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
       <w:tblStyle w:val="Tabellenraster"/>
       <w:tblW w:w="5000" w:type="pct"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="0" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="7200"/>
       <w:gridCol w:w="1441"/>
       <w:gridCol w:w="1053"/>
     </w:tblGrid>
     <w:tr w:rsidR="003E3BD5" w14:paraId="5BAF19F0" w14:textId="77777777" w:rsidTr="00F3077B">
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="3714" w:type="pct"/>
         </w:tcPr>
-        <w:p w14:paraId="7DB1CB29" w14:textId="2E4FCC22" w:rsidR="003E3BD5" w:rsidRPr="00495480" w:rsidRDefault="003E3BD5" w:rsidP="00D13B75">
+        <w:p w14:paraId="7DB1CB29" w14:textId="63135420" w:rsidR="003E3BD5" w:rsidRPr="006F7571" w:rsidRDefault="00D35655" w:rsidP="00D13B75">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
+            <w:rPr>
+              <w:highlight w:val="yellow"/>
+            </w:rPr>
           </w:pPr>
           <w:fldSimple w:instr="FILENAME   \* MERGEFORMAT">
-            <w:r w:rsidR="00955555">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
-              <w:t>AB_KA_Gesuchsformular zur Anerkennung von Vorleistungen_08-2025.docx</w:t>
+              <w:t>AB_KA_Gesuchsformular zur Anerkennung von Vorleistungen_09-2026.docx</w:t>
             </w:r>
           </w:fldSimple>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="743" w:type="pct"/>
           <w:tcMar>
             <w:left w:w="57" w:type="dxa"/>
             <w:right w:w="57" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
-        <w:p w14:paraId="28CBE932" w14:textId="41F9282C" w:rsidR="003E3BD5" w:rsidRPr="00495480" w:rsidRDefault="00476E5B" w:rsidP="00495480">
+        <w:p w14:paraId="28CBE932" w14:textId="2F8C395E" w:rsidR="003E3BD5" w:rsidRPr="00495480" w:rsidRDefault="00E50B59" w:rsidP="00495480">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r>
-            <w:t>21.08.2025</w:t>
+            <w:t>01.09.2026</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="543" w:type="pct"/>
         </w:tcPr>
         <w:p w14:paraId="31BDDC09" w14:textId="77777777" w:rsidR="003E3BD5" w:rsidRDefault="003E3BD5" w:rsidP="00495480">
           <w:pPr>
             <w:pStyle w:val="Fuzeile"/>
             <w:tabs>
               <w:tab w:val="clear" w:pos="4536"/>
               <w:tab w:val="clear" w:pos="9072"/>
             </w:tabs>
             <w:jc w:val="right"/>
           </w:pPr>
           <w:r w:rsidRPr="00495480">
             <w:t xml:space="preserve">Seite </w:t>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r w:rsidRPr="00495480">
             <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
           </w:r>
@@ -3153,96 +3523,106 @@
               <w:noProof/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r>
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="3EA8F0FA" w14:textId="62701A2B" w:rsidR="00BF4F70" w:rsidRPr="003E3BD5" w:rsidRDefault="00BF4F70" w:rsidP="003E3BD5">
     <w:pPr>
       <w:pStyle w:val="Fuzeile"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24629AE1" w14:textId="77777777" w:rsidR="00A6262F" w:rsidRDefault="00A6262F" w:rsidP="00CC6B8E">
+    <w:p w14:paraId="64E9FBD3" w14:textId="77777777" w:rsidR="004E4C28" w:rsidRDefault="004E4C28" w:rsidP="00CC6B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="270F9DAE" w14:textId="77777777" w:rsidR="00A6262F" w:rsidRDefault="00A6262F" w:rsidP="00CC6B8E">
+    <w:p w14:paraId="5701D191" w14:textId="77777777" w:rsidR="004E4C28" w:rsidRDefault="004E4C28" w:rsidP="00CC6B8E">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="167FDFA8" w14:textId="77777777" w:rsidR="00D35655" w:rsidRDefault="00D35655">
+    <w:pPr>
+      <w:pStyle w:val="Kopfzeile"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="04810CBB" w14:textId="77777777" w:rsidR="00727F8F" w:rsidRDefault="00727F8F" w:rsidP="00051ED1">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251662848" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5C16945D" wp14:editId="6946AAD8">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
             <wp:posOffset>-2088515</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>396240</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2048400" cy="237600"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="2132562052" name="Grafik 2132562052"/>
+          <wp:docPr id="12541977" name="Grafik 12541977"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="PH_Braun_RGB.jpg"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill rotWithShape="1">
                   <a:blip r:embed="rId1" cstate="print">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect b="71183"/>
                   <a:stretch/>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2048400" cy="237600"/>
@@ -3258,74 +3638,74 @@
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="65D21ABA" w14:textId="77777777" w:rsidR="00BA260B" w:rsidRDefault="00BA260B">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2B54043B" w14:textId="77777777" w:rsidR="00703C4C" w:rsidRDefault="00703C4C">
     <w:pPr>
       <w:pStyle w:val="Kopfzeile"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="de-CH"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251664896" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5715125C" wp14:editId="5E6E30DB">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="rightMargin">
             <wp:posOffset>-2081268</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>400050</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2043243" cy="900000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="703838614" name="Grafik 703838614"/>
+          <wp:docPr id="277959706" name="Grafik 277959706"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="7" name="Grafik 7"/>
                   <pic:cNvPicPr/>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
@@ -3886,428 +4266,456 @@
   </w:num>
   <w:num w:numId="18" w16cid:durableId="1834300769">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="19" w16cid:durableId="395664598">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="20" w16cid:durableId="1614052152">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21" w16cid:durableId="1921061926">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="110366268">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="631251132">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="7"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="140"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneSortMethod w:val="0000"/>
   <w:styleLockQFSet/>
   <w:defaultTabStop w:val="567"/>
   <w:autoHyphenation/>
   <w:hyphenationZone w:val="425"/>
   <w:drawingGridHorizontalSpacing w:val="100"/>
   <w:displayHorizontalDrawingGridEvery w:val="2"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E13985"/>
     <w:rsid w:val="00011139"/>
+    <w:rsid w:val="0001480B"/>
     <w:rsid w:val="00020573"/>
     <w:rsid w:val="00024344"/>
     <w:rsid w:val="0002454E"/>
     <w:rsid w:val="00026B6A"/>
     <w:rsid w:val="00031AEA"/>
     <w:rsid w:val="00034803"/>
+    <w:rsid w:val="00041A73"/>
     <w:rsid w:val="00044C58"/>
     <w:rsid w:val="00052767"/>
     <w:rsid w:val="000728E8"/>
+    <w:rsid w:val="00094037"/>
     <w:rsid w:val="00094D6D"/>
+    <w:rsid w:val="0009516E"/>
     <w:rsid w:val="000A07DD"/>
     <w:rsid w:val="000A3C84"/>
     <w:rsid w:val="000A4A9B"/>
     <w:rsid w:val="000B122A"/>
     <w:rsid w:val="000B14ED"/>
     <w:rsid w:val="000B42FD"/>
     <w:rsid w:val="000B53FE"/>
+    <w:rsid w:val="000C16AA"/>
     <w:rsid w:val="000C549B"/>
     <w:rsid w:val="000D43A8"/>
     <w:rsid w:val="000E55DB"/>
     <w:rsid w:val="000F7BBE"/>
     <w:rsid w:val="00101DAC"/>
+    <w:rsid w:val="0010331D"/>
     <w:rsid w:val="00123A26"/>
     <w:rsid w:val="00131B7E"/>
     <w:rsid w:val="00140713"/>
     <w:rsid w:val="0014147C"/>
     <w:rsid w:val="00154111"/>
+    <w:rsid w:val="00163AB5"/>
     <w:rsid w:val="00176061"/>
     <w:rsid w:val="00193E6F"/>
     <w:rsid w:val="001A11F7"/>
     <w:rsid w:val="001B2559"/>
     <w:rsid w:val="001B50C1"/>
     <w:rsid w:val="001B6410"/>
     <w:rsid w:val="001C0353"/>
     <w:rsid w:val="001C7017"/>
     <w:rsid w:val="001C7FAB"/>
     <w:rsid w:val="001D2F7E"/>
+    <w:rsid w:val="001E53ED"/>
     <w:rsid w:val="001E5D89"/>
     <w:rsid w:val="001F1155"/>
     <w:rsid w:val="001F7392"/>
     <w:rsid w:val="0021000E"/>
     <w:rsid w:val="00221C60"/>
     <w:rsid w:val="00221DF6"/>
     <w:rsid w:val="00242597"/>
     <w:rsid w:val="00242BD7"/>
     <w:rsid w:val="00246B97"/>
     <w:rsid w:val="0026751E"/>
     <w:rsid w:val="00297F4A"/>
     <w:rsid w:val="002E433A"/>
     <w:rsid w:val="002E769E"/>
     <w:rsid w:val="00300F05"/>
     <w:rsid w:val="00303FBA"/>
     <w:rsid w:val="003259A1"/>
     <w:rsid w:val="003303F1"/>
     <w:rsid w:val="00336606"/>
     <w:rsid w:val="00342CF6"/>
     <w:rsid w:val="0035491D"/>
     <w:rsid w:val="003622EE"/>
     <w:rsid w:val="003837ED"/>
     <w:rsid w:val="0038632E"/>
     <w:rsid w:val="00386544"/>
     <w:rsid w:val="003A24DC"/>
+    <w:rsid w:val="003A68CB"/>
     <w:rsid w:val="003B3983"/>
     <w:rsid w:val="003B7B03"/>
     <w:rsid w:val="003C30D6"/>
     <w:rsid w:val="003D6B34"/>
     <w:rsid w:val="003E3BD5"/>
     <w:rsid w:val="003E70D5"/>
     <w:rsid w:val="003F1BD1"/>
     <w:rsid w:val="003F3E9C"/>
     <w:rsid w:val="003F69E9"/>
     <w:rsid w:val="004005C5"/>
     <w:rsid w:val="00406A5D"/>
     <w:rsid w:val="004243C8"/>
     <w:rsid w:val="00425FC0"/>
     <w:rsid w:val="00434F5E"/>
     <w:rsid w:val="004354AA"/>
     <w:rsid w:val="0044240A"/>
     <w:rsid w:val="00443802"/>
     <w:rsid w:val="00443C1B"/>
     <w:rsid w:val="00446C08"/>
     <w:rsid w:val="004478FD"/>
     <w:rsid w:val="00454185"/>
     <w:rsid w:val="00460BD7"/>
     <w:rsid w:val="0046587B"/>
     <w:rsid w:val="00475564"/>
     <w:rsid w:val="00476E5B"/>
     <w:rsid w:val="00484495"/>
     <w:rsid w:val="00490326"/>
     <w:rsid w:val="0049032E"/>
     <w:rsid w:val="00495480"/>
     <w:rsid w:val="0049651A"/>
     <w:rsid w:val="004A65D4"/>
     <w:rsid w:val="004B5309"/>
     <w:rsid w:val="004B62E6"/>
     <w:rsid w:val="004B70C2"/>
     <w:rsid w:val="004C05DF"/>
     <w:rsid w:val="004C101F"/>
     <w:rsid w:val="004C2E64"/>
+    <w:rsid w:val="004E4C28"/>
     <w:rsid w:val="004F162B"/>
     <w:rsid w:val="004F1841"/>
     <w:rsid w:val="004F27F8"/>
     <w:rsid w:val="004F6C15"/>
     <w:rsid w:val="00500946"/>
     <w:rsid w:val="005111BA"/>
     <w:rsid w:val="00511C81"/>
     <w:rsid w:val="00511D00"/>
+    <w:rsid w:val="005176CF"/>
     <w:rsid w:val="00526C05"/>
     <w:rsid w:val="00527A0F"/>
     <w:rsid w:val="00527A2E"/>
     <w:rsid w:val="00527A49"/>
     <w:rsid w:val="0054126C"/>
     <w:rsid w:val="00547B96"/>
     <w:rsid w:val="00554CAA"/>
     <w:rsid w:val="00556A35"/>
     <w:rsid w:val="005613AE"/>
     <w:rsid w:val="00572FD2"/>
     <w:rsid w:val="00574AE3"/>
     <w:rsid w:val="00597CE2"/>
     <w:rsid w:val="005B6ADA"/>
     <w:rsid w:val="005C6FBE"/>
     <w:rsid w:val="005D1953"/>
     <w:rsid w:val="005D1A1B"/>
     <w:rsid w:val="005D560A"/>
     <w:rsid w:val="005F66B8"/>
     <w:rsid w:val="0060726B"/>
     <w:rsid w:val="00613069"/>
     <w:rsid w:val="006176BC"/>
     <w:rsid w:val="00620AEF"/>
     <w:rsid w:val="00627857"/>
     <w:rsid w:val="00643DCC"/>
     <w:rsid w:val="0064791B"/>
     <w:rsid w:val="00661E1A"/>
     <w:rsid w:val="00662F31"/>
     <w:rsid w:val="00662FB9"/>
     <w:rsid w:val="00671F7A"/>
     <w:rsid w:val="00673ABF"/>
     <w:rsid w:val="006758F3"/>
     <w:rsid w:val="0067610D"/>
     <w:rsid w:val="006778F2"/>
     <w:rsid w:val="006914ED"/>
     <w:rsid w:val="00695657"/>
     <w:rsid w:val="006A3072"/>
     <w:rsid w:val="006A6715"/>
     <w:rsid w:val="006B04F8"/>
     <w:rsid w:val="006D5D12"/>
     <w:rsid w:val="006E1CFE"/>
     <w:rsid w:val="006E40A5"/>
     <w:rsid w:val="006E4221"/>
     <w:rsid w:val="006E5B3F"/>
     <w:rsid w:val="006F39B1"/>
     <w:rsid w:val="006F6E64"/>
+    <w:rsid w:val="006F7571"/>
     <w:rsid w:val="00703C4C"/>
     <w:rsid w:val="00706158"/>
+    <w:rsid w:val="007106CC"/>
     <w:rsid w:val="00714EF6"/>
     <w:rsid w:val="00727F8F"/>
     <w:rsid w:val="00730F41"/>
     <w:rsid w:val="00734544"/>
     <w:rsid w:val="007426DA"/>
     <w:rsid w:val="00744383"/>
     <w:rsid w:val="00747EFF"/>
     <w:rsid w:val="007514FC"/>
     <w:rsid w:val="00751DE0"/>
     <w:rsid w:val="00752E45"/>
     <w:rsid w:val="00763BA3"/>
     <w:rsid w:val="007655DD"/>
     <w:rsid w:val="00777B6E"/>
     <w:rsid w:val="007812A2"/>
     <w:rsid w:val="0078256A"/>
     <w:rsid w:val="00783EE6"/>
     <w:rsid w:val="0078623E"/>
     <w:rsid w:val="00787EA0"/>
     <w:rsid w:val="0079545D"/>
     <w:rsid w:val="007A6AC8"/>
+    <w:rsid w:val="007B6695"/>
     <w:rsid w:val="007C3FD6"/>
     <w:rsid w:val="007C643D"/>
     <w:rsid w:val="007D3213"/>
     <w:rsid w:val="007D7169"/>
     <w:rsid w:val="007E01EE"/>
     <w:rsid w:val="007F1B1B"/>
     <w:rsid w:val="00817387"/>
     <w:rsid w:val="00823753"/>
     <w:rsid w:val="00827D0B"/>
     <w:rsid w:val="008330AC"/>
     <w:rsid w:val="00842BC2"/>
     <w:rsid w:val="00852AE7"/>
     <w:rsid w:val="0085707F"/>
     <w:rsid w:val="00864F3E"/>
     <w:rsid w:val="008651D3"/>
     <w:rsid w:val="008710DC"/>
     <w:rsid w:val="00873D5F"/>
     <w:rsid w:val="0087417F"/>
     <w:rsid w:val="00877E00"/>
     <w:rsid w:val="00881C91"/>
     <w:rsid w:val="008829A2"/>
     <w:rsid w:val="00892321"/>
     <w:rsid w:val="008A5B1C"/>
     <w:rsid w:val="008B143A"/>
+    <w:rsid w:val="008C36FC"/>
     <w:rsid w:val="008C5ADA"/>
     <w:rsid w:val="008D0C65"/>
     <w:rsid w:val="008D2FBE"/>
     <w:rsid w:val="0090336A"/>
     <w:rsid w:val="009120CA"/>
     <w:rsid w:val="00913F1D"/>
     <w:rsid w:val="009203E6"/>
     <w:rsid w:val="00920E4D"/>
     <w:rsid w:val="00930272"/>
     <w:rsid w:val="00931811"/>
     <w:rsid w:val="009359DD"/>
     <w:rsid w:val="0094079B"/>
     <w:rsid w:val="00955555"/>
     <w:rsid w:val="00962FD0"/>
     <w:rsid w:val="0097130F"/>
     <w:rsid w:val="009761B9"/>
     <w:rsid w:val="009779A9"/>
     <w:rsid w:val="0098396B"/>
     <w:rsid w:val="0098714A"/>
     <w:rsid w:val="00993E23"/>
     <w:rsid w:val="009A3D50"/>
     <w:rsid w:val="009A466C"/>
     <w:rsid w:val="009B4FC8"/>
     <w:rsid w:val="009C14FE"/>
     <w:rsid w:val="009F7D0F"/>
     <w:rsid w:val="00A02D55"/>
     <w:rsid w:val="00A203A2"/>
     <w:rsid w:val="00A20438"/>
     <w:rsid w:val="00A25AD2"/>
     <w:rsid w:val="00A33BF1"/>
     <w:rsid w:val="00A40454"/>
     <w:rsid w:val="00A40587"/>
     <w:rsid w:val="00A545C0"/>
     <w:rsid w:val="00A6262F"/>
     <w:rsid w:val="00A72C52"/>
+    <w:rsid w:val="00A844DB"/>
     <w:rsid w:val="00A9299E"/>
     <w:rsid w:val="00A9556B"/>
     <w:rsid w:val="00AA47B3"/>
     <w:rsid w:val="00AB1688"/>
     <w:rsid w:val="00AB3E7A"/>
     <w:rsid w:val="00AD46D3"/>
     <w:rsid w:val="00AE22F4"/>
     <w:rsid w:val="00AE36FA"/>
     <w:rsid w:val="00AE402C"/>
     <w:rsid w:val="00AF3022"/>
     <w:rsid w:val="00B11EB3"/>
     <w:rsid w:val="00B13CC0"/>
     <w:rsid w:val="00B14468"/>
     <w:rsid w:val="00B241C2"/>
     <w:rsid w:val="00B26F71"/>
     <w:rsid w:val="00B3179E"/>
     <w:rsid w:val="00B43603"/>
     <w:rsid w:val="00B516E2"/>
     <w:rsid w:val="00B5592A"/>
     <w:rsid w:val="00B63297"/>
     <w:rsid w:val="00B65327"/>
     <w:rsid w:val="00B854B1"/>
     <w:rsid w:val="00B9099D"/>
     <w:rsid w:val="00B91CF1"/>
+    <w:rsid w:val="00B91D2F"/>
     <w:rsid w:val="00B96DAA"/>
+    <w:rsid w:val="00B979AA"/>
     <w:rsid w:val="00BA260B"/>
     <w:rsid w:val="00BA3301"/>
     <w:rsid w:val="00BA3370"/>
     <w:rsid w:val="00BA3B02"/>
     <w:rsid w:val="00BA3B87"/>
     <w:rsid w:val="00BB45D0"/>
+    <w:rsid w:val="00BD4736"/>
     <w:rsid w:val="00BE7B06"/>
     <w:rsid w:val="00BE7C26"/>
     <w:rsid w:val="00BF4F70"/>
     <w:rsid w:val="00C01BE5"/>
     <w:rsid w:val="00C05BEA"/>
     <w:rsid w:val="00C16E66"/>
     <w:rsid w:val="00C279F6"/>
     <w:rsid w:val="00C3364B"/>
     <w:rsid w:val="00C62186"/>
     <w:rsid w:val="00C65F78"/>
     <w:rsid w:val="00C75307"/>
     <w:rsid w:val="00C77481"/>
     <w:rsid w:val="00C777B4"/>
     <w:rsid w:val="00C9026C"/>
     <w:rsid w:val="00C914D6"/>
     <w:rsid w:val="00C96141"/>
     <w:rsid w:val="00CA2EE3"/>
     <w:rsid w:val="00CB22F1"/>
     <w:rsid w:val="00CC6B8E"/>
     <w:rsid w:val="00CE17B0"/>
     <w:rsid w:val="00CE2563"/>
     <w:rsid w:val="00CE7078"/>
     <w:rsid w:val="00CF2B8A"/>
     <w:rsid w:val="00CF7B79"/>
     <w:rsid w:val="00D0061F"/>
     <w:rsid w:val="00D021A9"/>
     <w:rsid w:val="00D1114A"/>
     <w:rsid w:val="00D11301"/>
     <w:rsid w:val="00D13B75"/>
     <w:rsid w:val="00D24FBC"/>
+    <w:rsid w:val="00D35655"/>
     <w:rsid w:val="00D37D51"/>
+    <w:rsid w:val="00D45F10"/>
+    <w:rsid w:val="00D46BCA"/>
     <w:rsid w:val="00D60F8F"/>
     <w:rsid w:val="00D73209"/>
     <w:rsid w:val="00D87802"/>
     <w:rsid w:val="00D93068"/>
     <w:rsid w:val="00D93069"/>
     <w:rsid w:val="00D95071"/>
     <w:rsid w:val="00D9552E"/>
     <w:rsid w:val="00D97A15"/>
     <w:rsid w:val="00DA2C92"/>
     <w:rsid w:val="00DA677C"/>
     <w:rsid w:val="00DD1413"/>
     <w:rsid w:val="00DD4BC6"/>
     <w:rsid w:val="00DE10DD"/>
     <w:rsid w:val="00DE4FDA"/>
     <w:rsid w:val="00DE58A1"/>
     <w:rsid w:val="00DE6AAF"/>
     <w:rsid w:val="00DF0815"/>
     <w:rsid w:val="00DF12D0"/>
     <w:rsid w:val="00DF2BBF"/>
     <w:rsid w:val="00DF4E5A"/>
     <w:rsid w:val="00E07C85"/>
     <w:rsid w:val="00E13985"/>
     <w:rsid w:val="00E267E1"/>
     <w:rsid w:val="00E33AE2"/>
+    <w:rsid w:val="00E435DB"/>
+    <w:rsid w:val="00E50B59"/>
+    <w:rsid w:val="00E62374"/>
     <w:rsid w:val="00E65FBA"/>
     <w:rsid w:val="00E85AB8"/>
     <w:rsid w:val="00E85EE4"/>
     <w:rsid w:val="00E87DA3"/>
     <w:rsid w:val="00E95F8F"/>
     <w:rsid w:val="00EC2DC0"/>
     <w:rsid w:val="00EC4D7B"/>
     <w:rsid w:val="00EC5833"/>
     <w:rsid w:val="00EC79AC"/>
     <w:rsid w:val="00EE1DFD"/>
     <w:rsid w:val="00F026D7"/>
     <w:rsid w:val="00F03383"/>
     <w:rsid w:val="00F10489"/>
     <w:rsid w:val="00F226D8"/>
     <w:rsid w:val="00F23144"/>
     <w:rsid w:val="00F264D9"/>
     <w:rsid w:val="00F3077B"/>
+    <w:rsid w:val="00F4031D"/>
     <w:rsid w:val="00F50B6B"/>
     <w:rsid w:val="00F53B5C"/>
     <w:rsid w:val="00F61BA9"/>
     <w:rsid w:val="00F76605"/>
     <w:rsid w:val="00F821DC"/>
     <w:rsid w:val="00F85C40"/>
     <w:rsid w:val="00FB007B"/>
     <w:rsid w:val="00FB0E83"/>
     <w:rsid w:val="00FB5EE7"/>
     <w:rsid w:val="00FC114E"/>
+    <w:rsid w:val="00FC3BD0"/>
     <w:rsid w:val="00FD20D0"/>
     <w:rsid w:val="00FE4D59"/>
     <w:rsid w:val="00FF24E1"/>
     <w:rsid w:val="00FF6D61"/>
     <w:rsid w:val="0214AF37"/>
     <w:rsid w:val="0B9F899F"/>
     <w:rsid w:val="0D34FBF3"/>
     <w:rsid w:val="15461927"/>
     <w:rsid w:val="17115BC6"/>
     <w:rsid w:val="191DB3A8"/>
     <w:rsid w:val="19DBACF7"/>
     <w:rsid w:val="1A14888C"/>
     <w:rsid w:val="1BECA09D"/>
     <w:rsid w:val="1DC513AA"/>
     <w:rsid w:val="227A6EDF"/>
     <w:rsid w:val="2CC5D31D"/>
     <w:rsid w:val="34572227"/>
     <w:rsid w:val="3545401D"/>
     <w:rsid w:val="36ECC77F"/>
     <w:rsid w:val="37FDDD27"/>
     <w:rsid w:val="39F74E74"/>
     <w:rsid w:val="3C919C10"/>
     <w:rsid w:val="3D73A03F"/>
     <w:rsid w:val="41A075C9"/>
     <w:rsid w:val="42B9DCF3"/>
@@ -4322,50 +4730,51 @@
     <w:rsid w:val="661709F4"/>
     <w:rsid w:val="6BB80650"/>
     <w:rsid w:val="6C3F0196"/>
     <w:rsid w:val="723210D8"/>
     <w:rsid w:val="7A34683A"/>
     <w:rsid w:val="7E0D3F99"/>
     <w:rsid w:val="7E66B235"/>
     <w:rsid w:val="7EE3CC38"/>
     <w:rsid w:val="7F60BED7"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH" w:bidi="he-IL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="52387FA4"/>
   <w15:docId w15:val="{8CE02451-08FD-4D8F-882B-EC76C8F1871F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:lang w:val="de-CH" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="240" w:lineRule="atLeast"/>
@@ -5812,85 +6221,109 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="AbstandZchn">
     <w:name w:val="Abstand Zchn"/>
     <w:basedOn w:val="Absatz-Standardschriftart"/>
     <w:link w:val="Abstand"/>
     <w:semiHidden/>
     <w:rsid w:val="0014147C"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:eastAsia="de-CH"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="berarbeitung">
     <w:name w:val="Revision"/>
     <w:hidden/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00443C1B"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
+  <w:style w:type="character" w:styleId="NichtaufgelsteErwhnung">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FC3BD0"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="BesuchterLink">
+    <w:name w:val="FollowedHyperlink"/>
+    <w:basedOn w:val="Absatz-Standardschriftart"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="007106CC"/>
+    <w:rPr>
+      <w:color w:val="800080" w:themeColor="followedHyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="211236661">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hp@phlu.ch" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanzlei@phlu.ch" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:kanzlei@phlu.ch" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.phlu" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.phlu.ch/6535" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:hp@phlu.ch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
-<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
 </file>
 
-<file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpg"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="09DB055871BD4624AFF18A93E98076EF"/>
         <w:category>
           <w:name w:val="Allgemein"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DFFEC346-E96A-4B3C-A043-E255EA74A322}"/>
       </w:docPartPr>
@@ -5982,76 +6415,91 @@
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:insDel="0" w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D52916"/>
+    <w:rsid w:val="00094037"/>
+    <w:rsid w:val="00163AB5"/>
     <w:rsid w:val="001C7FAB"/>
+    <w:rsid w:val="00260BEB"/>
+    <w:rsid w:val="00297FA6"/>
     <w:rsid w:val="003A24DC"/>
     <w:rsid w:val="003F1BD1"/>
+    <w:rsid w:val="00402DD7"/>
+    <w:rsid w:val="005176CF"/>
+    <w:rsid w:val="005A195A"/>
+    <w:rsid w:val="00833B91"/>
     <w:rsid w:val="00962FD0"/>
+    <w:rsid w:val="00A844DB"/>
     <w:rsid w:val="00A85C1C"/>
+    <w:rsid w:val="00AB3522"/>
     <w:rsid w:val="00AB3E7A"/>
+    <w:rsid w:val="00B91D2F"/>
+    <w:rsid w:val="00BD4736"/>
     <w:rsid w:val="00C777B4"/>
+    <w:rsid w:val="00D46BCA"/>
     <w:rsid w:val="00D52916"/>
+    <w:rsid w:val="00E753A0"/>
     <w:rsid w:val="00F53B5C"/>
     <w:rsid w:val="00FF6908"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="de-CH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:doNotAutoCompressPictures/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="de-CH" w:eastAsia="de-CH" w:bidi="ar-SA"/>
         <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
@@ -6726,51 +7174,56 @@
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Bereich xmlns="e4dba9f5-0f0b-4e69-8b30-227cf7edd14e" xsi:nil="true"/>
     <TelNr xmlns="e4dba9f5-0f0b-4e69-8b30-227cf7edd14e">01 11</TelNr>
     <Postfach xmlns="b8a7af2a-4c4f-4beb-9a3c-c6b045f10ca6" xsi:nil="true"/>
     <WorkZip xmlns="b8a7af2a-4c4f-4beb-9a3c-c6b045f10ca6">6003</WorkZip>
     <Organisationseinheit xmlns="e4dba9f5-0f0b-4e69-8b30-227cf7edd14e">[Organisationseinheit]</Organisationseinheit>
     <Location xmlns="b8a7af2a-4c4f-4beb-9a3c-c6b045f10ca6">Luzern</Location>
     <Strasse xmlns="b8a7af2a-4c4f-4beb-9a3c-c6b045f10ca6">Pfistergasse 20</Strasse>
     <Slogan xmlns="e4dba9f5-0f0b-4e69-8b30-227cf7edd14e">weitergeben</Slogan>
     <EMail xmlns="http://schemas.microsoft.com/sharepoint/v3">vorname.nachname</EMail>
     <Internetadresse xmlns="e4dba9f5-0f0b-4e69-8b30-227cf7edd14e">www.phlu.ch</Internetadresse>
     <Verfasser xmlns="e4dba9f5-0f0b-4e69-8b30-227cf7edd14e">[Vorname] [Name]</Verfasser>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Word_A4-hoch_AUSB" ma:contentTypeID="0x010100716C48A32950DA469B85E84E15FEF1B5030100B17811995CB8D34CA94E8C98558091C4" ma:contentTypeVersion="18" ma:contentTypeDescription="" ma:contentTypeScope="" ma:versionID="24fd64ebaf6f5d1a235faa13340ef0b4">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns1="http://schemas.microsoft.com/sharepoint/v3" xmlns:ns2="e4dba9f5-0f0b-4e69-8b30-227cf7edd14e" xmlns:ns3="b8a7af2a-4c4f-4beb-9a3c-c6b045f10ca6" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="588c16b20fd6ecf1a672809bc97e32b6" ns1:_="" ns2:_="" ns3:_="">
     <xsd:import namespace="http://schemas.microsoft.com/sharepoint/v3"/>
     <xsd:import namespace="e4dba9f5-0f0b-4e69-8b30-227cf7edd14e"/>
     <xsd:import namespace="b8a7af2a-4c4f-4beb-9a3c-c6b045f10ca6"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Bereich" minOccurs="0"/>
                 <xsd:element ref="ns2:Organisationseinheit" minOccurs="0"/>
                 <xsd:element ref="ns3:Strasse" minOccurs="0"/>
                 <xsd:element ref="ns3:Postfach" minOccurs="0"/>
                 <xsd:element ref="ns3:WorkZip" minOccurs="0"/>
                 <xsd:element ref="ns3:Location" minOccurs="0"/>
                 <xsd:element ref="ns2:TelNr" minOccurs="0"/>
                 <xsd:element ref="ns2:Internetadresse" minOccurs="0"/>
                 <xsd:element ref="ns1:EMail" minOccurs="0"/>
                 <xsd:element ref="ns2:Slogan" minOccurs="0"/>
                 <xsd:element ref="ns2:Verfasser" minOccurs="0"/>
@@ -6966,127 +7419,137 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...4 lines deleted...]
-</FormTemplates>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1AF922A2-F1E8-4096-BFA9-C5223008340A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e4dba9f5-0f0b-4e69-8b30-227cf7edd14e"/>
     <ds:schemaRef ds:uri="b8a7af2a-4c4f-4beb-9a3c-c6b045f10ca6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8424EE28-1051-40BB-8F8D-81E34E1C381C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D922DAB5-33EA-45FD-9F00-A192157D2665}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E2046E6F-8247-4C0A-8EDC-97EE0E77466E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3"/>
     <ds:schemaRef ds:uri="e4dba9f5-0f0b-4e69-8b30-227cf7edd14e"/>
     <ds:schemaRef ds:uri="b8a7af2a-4c4f-4beb-9a3c-c6b045f10ca6"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D922DAB5-33EA-45FD-9F00-A192157D2665}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8424EE28-1051-40BB-8F8D-81E34E1C381C}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>549</Words>
-  <Characters>3461</Characters>
+  <Words>589</Words>
+  <Characters>3712</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>28</Lines>
+  <Lines>30</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
+  <HeadingPairs>
+    <vt:vector size="2" baseType="variant">
+      <vt:variant>
+        <vt:lpstr>Titel</vt:lpstr>
+      </vt:variant>
+      <vt:variant>
+        <vt:i4>1</vt:i4>
+      </vt:variant>
+    </vt:vector>
+  </HeadingPairs>
+  <TitlesOfParts>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr>Gesuchsformular zur Anerkennung von Vorleistungen</vt:lpstr>
+    </vt:vector>
+  </TitlesOfParts>
   <Manager>[Verfasser]</Manager>
   <Company>PH Luzern</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4002</CharactersWithSpaces>
+  <CharactersWithSpaces>4293</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Gesuchsformular zur Anerkennung von Vorleistungen</dc:title>
   <dc:subject/>
-  <dc:creator/>
+  <dc:creator>Schwarzentruber Jolanda PH Luzern</dc:creator>
   <cp:keywords/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100716C48A32950DA469B85E84E15FEF1B5030100B17811995CB8D34CA94E8C98558091C4</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="eMail">
     <vt:lpwstr>vorname.name</vt:lpwstr>
   </property>
 </Properties>
 </file>